--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -4,406 +4,528 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="ΕΙΔΗ" sheetId="1" r:id="rId1"/>
     <sheet name="ΑΠΟΘΕΜΑ" sheetId="2" r:id="rId2"/>
     <sheet name="ΟΔΗΓΙΕΣ" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+  </numFmts>
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <color rgb="FF14171D"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <color rgb="FF6B7280"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <color rgb="FF9AA3B2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FF7A4A05"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF14171D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF3C4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F4F7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D5DD"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D5DD"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D5DD"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D5DD"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="32" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="6" max="6" width="22" customWidth="1"/>
+    <col min="7" max="7" width="20" customWidth="1"/>
+    <col min="8" max="8" width="14" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΕΝΟΤΗΤΑ</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr" s="1">
+      <c r="B1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΩΔΙΚΟΣ</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="C1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΠΕΡΙΓΡΑΦΗ</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΤΙΜΗ</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr" s="1">
+      <c r="E1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΔΙΑΣΤΑΣΕΙΣ</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr" s="1">
+      <c r="F1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΤΕΜ_ΑΝΑ_ΣΥΣΚΕΥΑΣΙΑ</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr" s="1">
+      <c r="G1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΣΥΣΚ_ΑΝΑ_ΚΙΒΩΤΙΟ</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr" s="1">
+      <c r="H1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΑΤΑΣΤΑΣΗ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
+      <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
         </is>
       </c>
-      <c r="D2">
+      <c r="D2" s="0">
         <v>1.12</v>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x55x42</t>
         </is>
       </c>
-      <c r="F2">
+      <c r="F2" s="0">
         <v>48</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="0">
         <v>1</v>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D3">
+      <c r="D3" s="0">
         <v>1.55</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">63x84x36</t>
         </is>
       </c>
-      <c r="F3">
+      <c r="F3" s="0">
         <v>36</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="0">
         <v>1</v>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="16" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΕΝΟΤΗΤΑ</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr" s="1">
+      <c r="B1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΩΔΙΚΟΣ</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="C1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΧΡΩΜΑ</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΣΥΣΚΕΥΑΣΙΕΣ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
+      <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D2">
+      <c r="D2" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D3">
+      <c r="D3" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
+      <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D4">
+      <c r="D4" s="0">
         <v>3</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="96" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">ΟΔΗΓΙΕΣ ΣΥΜΠΛΗΡΩΣΗΣ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2"/>
+      <c r="A2" s="0"/>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Το αρχείο έχει δύο φύλλα με δεδομένα: ΕΙΔΗ και ΑΠΟΘΕΜΑ.</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
+      <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Μην αλλάξεις τα ονόματα των φύλλων ούτε τη σειρά των στηλών.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
+      <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Σβήσε τις γραμμές παραδείγματος πριν ανεβάσεις το αρχείο.</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6"/>
+      <c r="A6" s="0"/>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
+      <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΥΛΛΟ ΕΙΔΗ</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
+      <c r="A8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΟΤΗΤΑ + ΚΩΔΙΚΟΣ μαζί είναι το κλειδί. Ο ίδιος κωδικός μπορεί να υπάρχει σε δύο ενότητες.</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
+      <c r="A9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΜ_ΑΝΑ_ΣΥΣΚΕΥΑΣΙΑ: πόσα τεμάχια έχει μία συσκευασία. Αυτό γράφει ο τιμοκατάλογος ως 48τεμ.</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
+      <c r="A10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΥΣΚ_ΑΝΑ_ΚΙΒΩΤΙΟ: πόσες συσκευασίες μπαίνουν σε ένα κιβώτιο. Βάλε 1 αν είναι το ίδιο πράγμα.</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
+      <c r="A11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΤΑΣΤΑΣΗ: ΕΝΕΡΓΟ ή ΑΝΕΝΕΡΓΟ. Κενό σημαίνει ΕΝΕΡΓΟ.</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
+      <c r="A12" s="0"/>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
+      <c r="A13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΥΛΛΟ ΑΠΟΘΕΜΑ</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
+      <c r="A14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Μία γραμμή για κάθε συνδυασμό είδους και χρώματος.</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
+      <c r="A15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΥΣΚΕΥΑΣΙΕΣ: ακέραιος αριθμός ολόκληρων συσκευασιών. Δεκαδικοί απορρίπτονται.</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
+      <c r="A16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Παράδειγμα: OV6011A μπλε με 288 τεμάχια και συσκευασία 48 γράφεται 6.</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17"/>
+      <c r="A17" s="0"/>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
+      <c r="A18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙ ΓΙΝΕΤΑΙ ΣΤΗΝ ΕΙΣΑΓΩΓΗ</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
+      <c r="A19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Είδη που υπάρχουν ήδη ενημερώνονται. Είδη που λείπουν δημιουργούνται.</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
+      <c r="A20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Το απόθεμα γράφεται ως απογραφή: αντικαθιστά την τρέχουσα τιμή και καταγράφεται στις κινήσεις.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>