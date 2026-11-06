--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -2,179 +2,7503 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="ΠΑΡΑΓΓΕΛΙΑ" sheetId="1" r:id="rId1"/>
     <sheet name="ΟΔΗΓΙΕΣ" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+  </numFmts>
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <color rgb="FF14171D"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <color rgb="FF6B7280"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <color rgb="FF9AA3B2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FF7A4A05"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF14171D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF3C4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F4F7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D5DD"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D5DD"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D5DD"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D5DD"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="14" customWidth="1"/>
+    <col min="2" max="2" width="36" customWidth="1"/>
+    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="4" max="4" width="17" customWidth="1"/>
+    <col min="5" max="5" width="17" customWidth="1"/>
+    <col min="6" max="6" width="18" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
-[...4 lines deleted...]
-      <c r="B1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">ΔΕΛΤΙΟ ΠΑΡΑΓΓΕΛΙΑΣ</t>
+        </is>
+      </c>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
+      <c r="F1" s="0"/>
+      <c r="G1" s="0"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Χατζηδάκης Στέφανος · Αποθήκη εμπορευμάτων</t>
+        </is>
+      </c>
+      <c r="B2" s="0"/>
+      <c r="C2" s="0"/>
+      <c r="D2" s="0"/>
+      <c r="E2" s="0"/>
+      <c r="F2" s="0"/>
+      <c r="G2" s="0"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="0"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
+      <c r="F3" s="0"/>
+      <c r="G3" s="0"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΠΕΛΑΤΗΣ</t>
+        </is>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΗΜΕΡΟΜΗΝΙΑ</t>
+        </is>
+      </c>
+      <c r="F4" s="7"/>
+      <c r="G4" s="0"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
+      <c r="C5" s="0"/>
+      <c r="D5" s="0"/>
+      <c r="E5" s="0"/>
+      <c r="F5" s="0"/>
+      <c r="G5" s="0"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr" s="10">
+        <is>
+          <t xml:space="preserve">Συμπληρώστε μόνο τα κίτρινα κελιά της στήλης ΠΑΡΑΓΓΕΛΙΑ. Οι ποσότητες είναι σε τεμάχια και πρέπει να βγάζουν ολόκληρες συσκευασίες.</t>
+        </is>
+      </c>
+      <c r="B6" s="0"/>
+      <c r="C6" s="0"/>
+      <c r="D6" s="0"/>
+      <c r="E6" s="0"/>
+      <c r="F6" s="0"/>
+      <c r="G6" s="0"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΩΔΙΚΟΣ</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="B7" t="inlineStr" s="4">
+        <is>
+          <t xml:space="preserve">ΠΕΡΙΓΡΑΦΗ</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΧΡΩΜΑ</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
-[...11 lines deleted...]
-      <c r="B2" t="inlineStr">
+      <c r="D7" t="inlineStr" s="4">
+        <is>
+          <t xml:space="preserve">ΣΥΣΚΕΥΑΣΙΑ (τεμ.)</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr" s="4">
+        <is>
+          <t xml:space="preserve">ΔΙΑΘΕΣΙΜΑ (τεμ.)</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr" s="4">
+        <is>
+          <t xml:space="preserve">ΠΑΡΑΓΓΕΛΙΑ (τεμ.)</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr" s="4">
+        <is>
+          <t xml:space="preserve">ΚΩΔ. ΓΡΑΜΜΗΣ</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">2014</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΔΕΝΤΡΟ</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D8" s="6">
+        <v>48</v>
+      </c>
+      <c r="E8" s="6">
+        <v>432</v>
+      </c>
+      <c r="F8" s="7"/>
+      <c r="G8" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">719-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">2021</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΑΛΑΘΙ-ΦΡΟΥΤΑ ΜΕΓΑΛΟ</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D9" s="6">
+        <v>24</v>
+      </c>
+      <c r="E9" s="6">
+        <v>432</v>
+      </c>
+      <c r="F9" s="7"/>
+      <c r="G9" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">720-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D10" s="6">
+        <v>24</v>
+      </c>
+      <c r="E10" s="6">
+        <v>192</v>
+      </c>
+      <c r="F10" s="7"/>
+      <c r="G10" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">631-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D11" s="6">
+        <v>24</v>
+      </c>
+      <c r="E11" s="6">
+        <v>240</v>
+      </c>
+      <c r="F11" s="7"/>
+      <c r="G11" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">631-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D12" s="6">
+        <v>24</v>
+      </c>
+      <c r="E12" s="6">
+        <v>432</v>
+      </c>
+      <c r="F12" s="7"/>
+      <c r="G12" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">631-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D13" s="6">
+        <v>24</v>
+      </c>
+      <c r="E13" s="6">
+        <v>408</v>
+      </c>
+      <c r="F13" s="7"/>
+      <c r="G13" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">631-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D14" s="6">
+        <v>24</v>
+      </c>
+      <c r="E14" s="6">
+        <v>288</v>
+      </c>
+      <c r="F14" s="7"/>
+      <c r="G14" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">631-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001L</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D15" s="6">
+        <v>24</v>
+      </c>
+      <c r="E15" s="6">
+        <v>24</v>
+      </c>
+      <c r="F15" s="7"/>
+      <c r="G15" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">633-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001L</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D16" s="6">
+        <v>24</v>
+      </c>
+      <c r="E16" s="6">
+        <v>216</v>
+      </c>
+      <c r="F16" s="7"/>
+      <c r="G16" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">633-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001L</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D17" s="6">
+        <v>24</v>
+      </c>
+      <c r="E17" s="6">
+        <v>192</v>
+      </c>
+      <c r="F17" s="7"/>
+      <c r="G17" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">633-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001L</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D18" s="6">
+        <v>24</v>
+      </c>
+      <c r="E18" s="6">
+        <v>216</v>
+      </c>
+      <c r="F18" s="7"/>
+      <c r="G18" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">633-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001L</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D19" s="6">
+        <v>24</v>
+      </c>
+      <c r="E19" s="6">
+        <v>264</v>
+      </c>
+      <c r="F19" s="7"/>
+      <c r="G19" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">633-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001S</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D20" s="6">
+        <v>48</v>
+      </c>
+      <c r="E20" s="6">
+        <v>192</v>
+      </c>
+      <c r="F20" s="7"/>
+      <c r="G20" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">632-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001S</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D21" s="6">
+        <v>48</v>
+      </c>
+      <c r="E21" s="6">
+        <v>432</v>
+      </c>
+      <c r="F21" s="7"/>
+      <c r="G21" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">632-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001S</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D22" s="6">
+        <v>48</v>
+      </c>
+      <c r="E22" s="6">
+        <v>192</v>
+      </c>
+      <c r="F22" s="7"/>
+      <c r="G22" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">632-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001S</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D23" s="6">
+        <v>48</v>
+      </c>
+      <c r="E23" s="6">
+        <v>768</v>
+      </c>
+      <c r="F23" s="7"/>
+      <c r="G23" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">632-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3001S</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D24" s="6">
+        <v>48</v>
+      </c>
+      <c r="E24" s="6">
+        <v>576</v>
+      </c>
+      <c r="F24" s="7"/>
+      <c r="G24" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">632-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3003L</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D25" s="6">
+        <v>24</v>
+      </c>
+      <c r="E25" s="6">
+        <v>504</v>
+      </c>
+      <c r="F25" s="7"/>
+      <c r="G25" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">634-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3003L</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D26" s="6">
+        <v>24</v>
+      </c>
+      <c r="E26" s="6">
+        <v>456</v>
+      </c>
+      <c r="F26" s="7"/>
+      <c r="G26" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">634-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3003L</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D27" s="6">
+        <v>24</v>
+      </c>
+      <c r="E27" s="6">
+        <v>504</v>
+      </c>
+      <c r="F27" s="7"/>
+      <c r="G27" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">634-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3003L</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D28" s="6">
+        <v>24</v>
+      </c>
+      <c r="E28" s="6">
+        <v>240</v>
+      </c>
+      <c r="F28" s="7"/>
+      <c r="G28" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">634-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3004</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D29" s="6">
+        <v>36</v>
+      </c>
+      <c r="E29" s="6">
+        <v>252</v>
+      </c>
+      <c r="F29" s="7"/>
+      <c r="G29" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">635-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3004</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D30" s="6">
+        <v>36</v>
+      </c>
+      <c r="E30" s="6">
+        <v>288</v>
+      </c>
+      <c r="F30" s="7"/>
+      <c r="G30" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">635-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3004</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D31" s="6">
+        <v>36</v>
+      </c>
+      <c r="E31" s="6">
+        <v>540</v>
+      </c>
+      <c r="F31" s="7"/>
+      <c r="G31" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">635-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3004</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D32" s="6">
+        <v>36</v>
+      </c>
+      <c r="E32" s="6">
+        <v>324</v>
+      </c>
+      <c r="F32" s="7"/>
+      <c r="G32" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">635-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3005</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D33" s="6">
+        <v>48</v>
+      </c>
+      <c r="E33" s="6">
+        <v>336</v>
+      </c>
+      <c r="F33" s="7"/>
+      <c r="G33" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">636-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3005</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D34" s="6">
+        <v>48</v>
+      </c>
+      <c r="E34" s="6">
+        <v>192</v>
+      </c>
+      <c r="F34" s="7"/>
+      <c r="G34" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">636-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3005</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D35" s="6">
+        <v>48</v>
+      </c>
+      <c r="E35" s="6">
+        <v>240</v>
+      </c>
+      <c r="F35" s="7"/>
+      <c r="G35" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">636-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3005</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D36" s="6">
+        <v>48</v>
+      </c>
+      <c r="E36" s="6">
+        <v>384</v>
+      </c>
+      <c r="F36" s="7"/>
+      <c r="G36" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">636-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3007</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D37" s="6">
+        <v>48</v>
+      </c>
+      <c r="E37" s="6">
+        <v>192</v>
+      </c>
+      <c r="F37" s="7"/>
+      <c r="G37" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">637-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3009</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D38" s="6">
+        <v>48</v>
+      </c>
+      <c r="E38" s="6">
+        <v>336</v>
+      </c>
+      <c r="F38" s="7"/>
+      <c r="G38" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">638-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3009</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D39" s="6">
+        <v>48</v>
+      </c>
+      <c r="E39" s="6">
+        <v>432</v>
+      </c>
+      <c r="F39" s="7"/>
+      <c r="G39" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">638-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3009</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D40" s="6">
+        <v>48</v>
+      </c>
+      <c r="E40" s="6">
+        <v>336</v>
+      </c>
+      <c r="F40" s="7"/>
+      <c r="G40" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">638-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3009</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D41" s="6">
+        <v>48</v>
+      </c>
+      <c r="E41" s="6">
+        <v>288</v>
+      </c>
+      <c r="F41" s="7"/>
+      <c r="G41" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">638-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3011</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D42" s="6">
+        <v>48</v>
+      </c>
+      <c r="E42" s="6">
+        <v>480</v>
+      </c>
+      <c r="F42" s="7"/>
+      <c r="G42" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">639-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3011</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D43" s="6">
+        <v>48</v>
+      </c>
+      <c r="E43" s="6">
+        <v>528</v>
+      </c>
+      <c r="F43" s="7"/>
+      <c r="G43" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">639-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3011</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D44" s="6">
+        <v>48</v>
+      </c>
+      <c r="E44" s="6">
+        <v>384</v>
+      </c>
+      <c r="F44" s="7"/>
+      <c r="G44" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">639-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3011</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D45" s="6">
+        <v>48</v>
+      </c>
+      <c r="E45" s="6">
+        <v>336</v>
+      </c>
+      <c r="F45" s="7"/>
+      <c r="G45" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">639-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3012</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D46" s="6">
+        <v>48</v>
+      </c>
+      <c r="E46" s="6">
+        <v>192</v>
+      </c>
+      <c r="F46" s="7"/>
+      <c r="G46" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">640-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3012</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D47" s="6">
+        <v>48</v>
+      </c>
+      <c r="E47" s="6">
+        <v>480</v>
+      </c>
+      <c r="F47" s="7"/>
+      <c r="G47" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">640-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3012</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D48" s="6">
+        <v>48</v>
+      </c>
+      <c r="E48" s="6">
+        <v>384</v>
+      </c>
+      <c r="F48" s="7"/>
+      <c r="G48" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">640-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015E</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D49" s="6">
+        <v>48</v>
+      </c>
+      <c r="E49" s="6">
+        <v>432</v>
+      </c>
+      <c r="F49" s="7"/>
+      <c r="G49" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">642-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015E</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D50" s="6">
+        <v>48</v>
+      </c>
+      <c r="E50" s="6">
+        <v>384</v>
+      </c>
+      <c r="F50" s="7"/>
+      <c r="G50" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">642-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015E</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D51" s="6">
+        <v>48</v>
+      </c>
+      <c r="E51" s="6">
+        <v>240</v>
+      </c>
+      <c r="F51" s="7"/>
+      <c r="G51" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">642-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015S</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D52" s="6">
+        <v>48</v>
+      </c>
+      <c r="E52" s="6">
+        <v>432</v>
+      </c>
+      <c r="F52" s="7"/>
+      <c r="G52" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">641-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015S</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D53" s="6">
+        <v>48</v>
+      </c>
+      <c r="E53" s="6">
+        <v>480</v>
+      </c>
+      <c r="F53" s="7"/>
+      <c r="G53" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">641-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015S</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D54" s="6">
+        <v>48</v>
+      </c>
+      <c r="E54" s="6">
+        <v>144</v>
+      </c>
+      <c r="F54" s="7"/>
+      <c r="G54" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">641-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015S</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D55" s="6">
+        <v>48</v>
+      </c>
+      <c r="E55" s="6">
+        <v>624</v>
+      </c>
+      <c r="F55" s="7"/>
+      <c r="G55" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">641-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3015S</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D56" s="6">
+        <v>48</v>
+      </c>
+      <c r="E56" s="6">
+        <v>336</v>
+      </c>
+      <c r="F56" s="7"/>
+      <c r="G56" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">641-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3019E</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D57" s="6">
+        <v>72</v>
+      </c>
+      <c r="E57" s="6">
+        <v>144</v>
+      </c>
+      <c r="F57" s="7"/>
+      <c r="G57" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">643-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3019E</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D58" s="6">
+        <v>72</v>
+      </c>
+      <c r="E58" s="6">
+        <v>720</v>
+      </c>
+      <c r="F58" s="7"/>
+      <c r="G58" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">643-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3019S</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D59" s="6">
+        <v>72</v>
+      </c>
+      <c r="E59" s="6">
+        <v>144</v>
+      </c>
+      <c r="F59" s="7"/>
+      <c r="G59" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">644-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3019S</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D60" s="6">
+        <v>72</v>
+      </c>
+      <c r="E60" s="6">
+        <v>432</v>
+      </c>
+      <c r="F60" s="7"/>
+      <c r="G60" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">644-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3021</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D61" s="6">
+        <v>36</v>
+      </c>
+      <c r="E61" s="6">
+        <v>504</v>
+      </c>
+      <c r="F61" s="7"/>
+      <c r="G61" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">645-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3021</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D62" s="6">
+        <v>36</v>
+      </c>
+      <c r="E62" s="6">
+        <v>756</v>
+      </c>
+      <c r="F62" s="7"/>
+      <c r="G62" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">645-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3028</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D63" s="6">
+        <v>12</v>
+      </c>
+      <c r="E63" s="6">
+        <v>108</v>
+      </c>
+      <c r="F63" s="7"/>
+      <c r="G63" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">646-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3028</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D64" s="6">
+        <v>12</v>
+      </c>
+      <c r="E64" s="6">
+        <v>204</v>
+      </c>
+      <c r="F64" s="7"/>
+      <c r="G64" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">646-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3028</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D65" s="6">
+        <v>12</v>
+      </c>
+      <c r="E65" s="6">
+        <v>108</v>
+      </c>
+      <c r="F65" s="7"/>
+      <c r="G65" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">646-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3028</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D66" s="6">
+        <v>12</v>
+      </c>
+      <c r="E66" s="6">
+        <v>96</v>
+      </c>
+      <c r="F66" s="7"/>
+      <c r="G66" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">646-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3028</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D67" s="6">
+        <v>12</v>
+      </c>
+      <c r="E67" s="6">
+        <v>240</v>
+      </c>
+      <c r="F67" s="7"/>
+      <c r="G67" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">646-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3029</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D68" s="6">
+        <v>12</v>
+      </c>
+      <c r="E68" s="6">
+        <v>180</v>
+      </c>
+      <c r="F68" s="7"/>
+      <c r="G68" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">647-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3029</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D69" s="6">
+        <v>12</v>
+      </c>
+      <c r="E69" s="6">
+        <v>132</v>
+      </c>
+      <c r="F69" s="7"/>
+      <c r="G69" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">647-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3029</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D70" s="6">
+        <v>12</v>
+      </c>
+      <c r="E70" s="6">
+        <v>204</v>
+      </c>
+      <c r="F70" s="7"/>
+      <c r="G70" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">647-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3029</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D71" s="6">
+        <v>12</v>
+      </c>
+      <c r="E71" s="6">
+        <v>96</v>
+      </c>
+      <c r="F71" s="7"/>
+      <c r="G71" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">647-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3030</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D72" s="6">
+        <v>48</v>
+      </c>
+      <c r="E72" s="6">
+        <v>96</v>
+      </c>
+      <c r="F72" s="7"/>
+      <c r="G72" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">648-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3030</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D73" s="6">
+        <v>48</v>
+      </c>
+      <c r="E73" s="6">
+        <v>144</v>
+      </c>
+      <c r="F73" s="7"/>
+      <c r="G73" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">648-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3030</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D74" s="6">
+        <v>48</v>
+      </c>
+      <c r="E74" s="6">
+        <v>192</v>
+      </c>
+      <c r="F74" s="7"/>
+      <c r="G74" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">648-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3040LK</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D75" s="6">
+        <v>12</v>
+      </c>
+      <c r="E75" s="6">
+        <v>24</v>
+      </c>
+      <c r="F75" s="7"/>
+      <c r="G75" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">681-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3046</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΡΕΣ</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D76" s="6">
+        <v>48</v>
+      </c>
+      <c r="E76" s="6">
+        <v>144</v>
+      </c>
+      <c r="F76" s="7"/>
+      <c r="G76" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">649-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3049</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D77" s="6">
+        <v>12</v>
+      </c>
+      <c r="E77" s="6">
+        <v>144</v>
+      </c>
+      <c r="F77" s="7"/>
+      <c r="G77" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">650-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3049</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D78" s="6">
+        <v>12</v>
+      </c>
+      <c r="E78" s="6">
+        <v>240</v>
+      </c>
+      <c r="F78" s="7"/>
+      <c r="G78" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">650-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3049</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D79" s="6">
+        <v>12</v>
+      </c>
+      <c r="E79" s="6">
+        <v>24</v>
+      </c>
+      <c r="F79" s="7"/>
+      <c r="G79" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">650-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3049</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D80" s="6">
+        <v>12</v>
+      </c>
+      <c r="E80" s="6">
+        <v>72</v>
+      </c>
+      <c r="F80" s="7"/>
+      <c r="G80" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">650-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3049</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D81" s="6">
+        <v>12</v>
+      </c>
+      <c r="E81" s="6">
+        <v>216</v>
+      </c>
+      <c r="F81" s="7"/>
+      <c r="G81" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">650-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3050</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D82" s="6">
+        <v>48</v>
+      </c>
+      <c r="E82" s="6">
+        <v>672</v>
+      </c>
+      <c r="F82" s="7"/>
+      <c r="G82" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">728-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3052</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D83" s="6">
+        <v>48</v>
+      </c>
+      <c r="E83" s="6">
+        <v>384</v>
+      </c>
+      <c r="F83" s="7"/>
+      <c r="G83" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">651-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3052</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D84" s="6">
+        <v>48</v>
+      </c>
+      <c r="E84" s="6">
+        <v>384</v>
+      </c>
+      <c r="F84" s="7"/>
+      <c r="G84" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">651-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3052</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D85" s="6">
+        <v>48</v>
+      </c>
+      <c r="E85" s="6">
+        <v>336</v>
+      </c>
+      <c r="F85" s="7"/>
+      <c r="G85" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">651-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3052</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D86" s="6">
+        <v>48</v>
+      </c>
+      <c r="E86" s="6">
+        <v>432</v>
+      </c>
+      <c r="F86" s="7"/>
+      <c r="G86" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">651-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3053</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D87" s="6">
+        <v>48</v>
+      </c>
+      <c r="E87" s="6">
+        <v>144</v>
+      </c>
+      <c r="F87" s="7"/>
+      <c r="G87" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">652-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3053</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D88" s="6">
+        <v>48</v>
+      </c>
+      <c r="E88" s="6">
+        <v>240</v>
+      </c>
+      <c r="F88" s="7"/>
+      <c r="G88" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">652-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">3053</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D89" s="6">
+        <v>48</v>
+      </c>
+      <c r="E89" s="6">
+        <v>48</v>
+      </c>
+      <c r="F89" s="7"/>
+      <c r="G89" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">652-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5003LXMAS</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΑΡΚΟΥΔΑΚΙ</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D90" s="6">
+        <v>48</v>
+      </c>
+      <c r="E90" s="6">
+        <v>48</v>
+      </c>
+      <c r="F90" s="7"/>
+      <c r="G90" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">729-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5004</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΛΩΝΑ</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D91" s="6">
+        <v>48</v>
+      </c>
+      <c r="E91" s="6">
+        <v>96</v>
+      </c>
+      <c r="F91" s="7"/>
+      <c r="G91" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">748-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5005</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΑΒΟΥΡΑΣ</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D92" s="6">
+        <v>48</v>
+      </c>
+      <c r="E92" s="6">
+        <v>384</v>
+      </c>
+      <c r="F92" s="7"/>
+      <c r="G92" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">749-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5009</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΡΚΟΥΔΟΣ ΜΕΓΑΛΟΣ</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D93" s="6">
+        <v>24</v>
+      </c>
+      <c r="E93" s="6">
+        <v>168</v>
+      </c>
+      <c r="F93" s="7"/>
+      <c r="G93" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">752-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5009S</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΡΚΟΥΔΟΣ ΜΙΚΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D94" s="6">
+        <v>48</v>
+      </c>
+      <c r="E94" s="6">
+        <v>144</v>
+      </c>
+      <c r="F94" s="7"/>
+      <c r="G94" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">753-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5012</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΤΟΠΟΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D95" s="6">
+        <v>36</v>
+      </c>
+      <c r="E95" s="6">
+        <v>360</v>
+      </c>
+      <c r="F95" s="7"/>
+      <c r="G95" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">755-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5018</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΦΑΝΤΑΣ ΜΕΓΑΛΟΣ</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D96" s="6">
+        <v>24</v>
+      </c>
+      <c r="E96" s="6">
+        <v>672</v>
+      </c>
+      <c r="F96" s="7"/>
+      <c r="G96" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">760-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5020</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D97" s="6">
+        <v>48</v>
+      </c>
+      <c r="E97" s="6">
+        <v>288</v>
+      </c>
+      <c r="F97" s="7"/>
+      <c r="G97" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">763-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5021</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΓΟΥΡΟΥΝΑΚΙ</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D98" s="6">
+        <v>24</v>
+      </c>
+      <c r="E98" s="6">
+        <v>216</v>
+      </c>
+      <c r="F98" s="7"/>
+      <c r="G98" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">764-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5025</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΓΕΛΑΔΑ</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D99" s="6">
+        <v>36</v>
+      </c>
+      <c r="E99" s="6">
+        <v>36</v>
+      </c>
+      <c r="F99" s="7"/>
+      <c r="G99" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">766-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5029</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΕΛΦΙΝΙ</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D100" s="6">
+        <v>36</v>
+      </c>
+      <c r="E100" s="6">
+        <v>36</v>
+      </c>
+      <c r="F100" s="7"/>
+      <c r="G100" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">767-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">5034</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΙΠΠΟΠΟΤΑΜΟΣ</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D101" s="6">
+        <v>36</v>
+      </c>
+      <c r="E101" s="6">
+        <v>144</v>
+      </c>
+      <c r="F101" s="7"/>
+      <c r="G101" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">770-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7001NL</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D102" s="6">
+        <v>12</v>
+      </c>
+      <c r="E102" s="6">
+        <v>360</v>
+      </c>
+      <c r="F102" s="7"/>
+      <c r="G102" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">657-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7001NL</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D103" s="6">
+        <v>12</v>
+      </c>
+      <c r="E103" s="6">
+        <v>180</v>
+      </c>
+      <c r="F103" s="7"/>
+      <c r="G103" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">657-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7001NL</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D104" s="6">
+        <v>12</v>
+      </c>
+      <c r="E104" s="6">
+        <v>180</v>
+      </c>
+      <c r="F104" s="7"/>
+      <c r="G104" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">657-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7002NL</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D105" s="6">
+        <v>12</v>
+      </c>
+      <c r="E105" s="6">
+        <v>60</v>
+      </c>
+      <c r="F105" s="7"/>
+      <c r="G105" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">658-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7002NL</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D106" s="6">
+        <v>12</v>
+      </c>
+      <c r="E106" s="6">
+        <v>180</v>
+      </c>
+      <c r="F106" s="7"/>
+      <c r="G106" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">658-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7002NL</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D107" s="6">
+        <v>12</v>
+      </c>
+      <c r="E107" s="6">
+        <v>72</v>
+      </c>
+      <c r="F107" s="7"/>
+      <c r="G107" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">658-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7003NL</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΕΓΑΛΟΣ</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D108" s="6">
+        <v>24</v>
+      </c>
+      <c r="E108" s="6">
+        <v>72</v>
+      </c>
+      <c r="F108" s="7"/>
+      <c r="G108" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">659-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7003NL</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΕΓΑΛΟΣ</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D109" s="6">
+        <v>24</v>
+      </c>
+      <c r="E109" s="6">
+        <v>72</v>
+      </c>
+      <c r="F109" s="7"/>
+      <c r="G109" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">659-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7004NL</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΙΚΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D110" s="6">
+        <v>48</v>
+      </c>
+      <c r="E110" s="6">
+        <v>288</v>
+      </c>
+      <c r="F110" s="7"/>
+      <c r="G110" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">660-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7004NL</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΙΚΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D111" s="6">
+        <v>48</v>
+      </c>
+      <c r="E111" s="6">
+        <v>288</v>
+      </c>
+      <c r="F111" s="7"/>
+      <c r="G111" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">660-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7005NL</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΡΕΣ</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D112" s="6">
+        <v>36</v>
+      </c>
+      <c r="E112" s="6">
+        <v>108</v>
+      </c>
+      <c r="F112" s="7"/>
+      <c r="G112" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">661-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-E</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D113" s="6">
+        <v>48</v>
+      </c>
+      <c r="E113" s="6">
+        <v>192</v>
+      </c>
+      <c r="F113" s="7"/>
+      <c r="G113" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">663-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-E</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D114" s="6">
+        <v>48</v>
+      </c>
+      <c r="E114" s="6">
+        <v>288</v>
+      </c>
+      <c r="F114" s="7"/>
+      <c r="G114" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">663-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-R</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D115" s="6">
+        <v>48</v>
+      </c>
+      <c r="E115" s="6">
+        <v>384</v>
+      </c>
+      <c r="F115" s="7"/>
+      <c r="G115" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">662-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-R</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D116" s="6">
+        <v>48</v>
+      </c>
+      <c r="E116" s="6">
+        <v>768</v>
+      </c>
+      <c r="F116" s="7"/>
+      <c r="G116" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">662-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-S</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D117" s="6">
+        <v>48</v>
+      </c>
+      <c r="E117" s="6">
+        <v>192</v>
+      </c>
+      <c r="F117" s="7"/>
+      <c r="G117" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">664-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-S</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D118" s="6">
+        <v>48</v>
+      </c>
+      <c r="E118" s="6">
+        <v>528</v>
+      </c>
+      <c r="F118" s="7"/>
+      <c r="G118" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">664-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7006NL-S</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D119" s="6">
+        <v>48</v>
+      </c>
+      <c r="E119" s="6">
+        <v>576</v>
+      </c>
+      <c r="F119" s="7"/>
+      <c r="G119" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">664-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7007NL</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D120" s="6">
+        <v>12</v>
+      </c>
+      <c r="E120" s="6">
+        <v>204</v>
+      </c>
+      <c r="F120" s="7"/>
+      <c r="G120" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">665-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7007NL</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D121" s="6">
+        <v>12</v>
+      </c>
+      <c r="E121" s="6">
+        <v>84</v>
+      </c>
+      <c r="F121" s="7"/>
+      <c r="G121" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">665-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7009NL</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D122" s="6">
+        <v>12</v>
+      </c>
+      <c r="E122" s="6">
+        <v>192</v>
+      </c>
+      <c r="F122" s="7"/>
+      <c r="G122" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">666-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7009NL</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D123" s="6">
+        <v>12</v>
+      </c>
+      <c r="E123" s="6">
+        <v>72</v>
+      </c>
+      <c r="F123" s="7"/>
+      <c r="G123" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">666-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">7009NL</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D124" s="6">
+        <v>12</v>
+      </c>
+      <c r="E124" s="6">
+        <v>252</v>
+      </c>
+      <c r="F124" s="7"/>
+      <c r="G124" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">666-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8002B</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΑΡΟΤΣΙ ΤΙΡΚΟΥΑΖ</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D125" s="6">
+        <v>24</v>
+      </c>
+      <c r="E125" s="6">
+        <v>72</v>
+      </c>
+      <c r="F125" s="7"/>
+      <c r="G125" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">771-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8009</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΝΤΑΛΙΑ</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D126" s="6">
+        <v>48</v>
+      </c>
+      <c r="E126" s="6">
+        <v>96</v>
+      </c>
+      <c r="F126" s="7"/>
+      <c r="G126" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">732-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8010</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΥΓΟ ΠΟΥΛΑΚΙ</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D127" s="6">
+        <v>48</v>
+      </c>
+      <c r="E127" s="6">
+        <v>288</v>
+      </c>
+      <c r="F127" s="7"/>
+      <c r="G127" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">733-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8017R</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D128" s="6">
+        <v>24</v>
+      </c>
+      <c r="E128" s="6">
+        <v>24</v>
+      </c>
+      <c r="F128" s="7"/>
+      <c r="G128" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">736-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8018R</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D129" s="6">
+        <v>24</v>
+      </c>
+      <c r="E129" s="6">
+        <v>408</v>
+      </c>
+      <c r="F129" s="7"/>
+      <c r="G129" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">738-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8019MC</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΚΑΜΠΑΝΑ</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D130" s="6">
+        <v>24</v>
+      </c>
+      <c r="E130" s="6">
+        <v>384</v>
+      </c>
+      <c r="F130" s="7"/>
+      <c r="G130" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">740-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8027G</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΥΤΟΚΙΝΗΤΟ ΠΡΑΣΙΝΟ</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D131" s="6">
+        <v>48</v>
+      </c>
+      <c r="E131" s="6">
+        <v>288</v>
+      </c>
+      <c r="F131" s="7"/>
+      <c r="G131" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">776-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">8031</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D132" s="6">
+        <v>48</v>
+      </c>
+      <c r="E132" s="6">
+        <v>96</v>
+      </c>
+      <c r="F132" s="7"/>
+      <c r="G132" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">743-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9001</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D133" s="6">
+        <v>24</v>
+      </c>
+      <c r="E133" s="6">
+        <v>504</v>
+      </c>
+      <c r="F133" s="7"/>
+      <c r="G133" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">707-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9002K</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D134" s="6">
+        <v>12</v>
+      </c>
+      <c r="E134" s="6">
+        <v>24</v>
+      </c>
+      <c r="F134" s="7"/>
+      <c r="G134" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">709-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9002K</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D135" s="6">
+        <v>12</v>
+      </c>
+      <c r="E135" s="6">
+        <v>228</v>
+      </c>
+      <c r="F135" s="7"/>
+      <c r="G135" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">709-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9002Σ</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D136" s="6">
+        <v>12</v>
+      </c>
+      <c r="E136" s="6">
+        <v>180</v>
+      </c>
+      <c r="F136" s="7"/>
+      <c r="G136" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">708-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9003</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D137" s="6">
+        <v>48</v>
+      </c>
+      <c r="E137" s="6">
+        <v>576</v>
+      </c>
+      <c r="F137" s="7"/>
+      <c r="G137" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">710-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9006E</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D138" s="6">
+        <v>48</v>
+      </c>
+      <c r="E138" s="6">
+        <v>48</v>
+      </c>
+      <c r="F138" s="7"/>
+      <c r="G138" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">712-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9006E</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D139" s="6">
+        <v>48</v>
+      </c>
+      <c r="E139" s="6">
+        <v>336</v>
+      </c>
+      <c r="F139" s="7"/>
+      <c r="G139" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">712-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">9006R</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D140" s="6">
+        <v>48</v>
+      </c>
+      <c r="E140" s="6">
+        <v>480</v>
+      </c>
+      <c r="F140" s="7"/>
+      <c r="G140" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">711-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7011</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D141" s="6">
+        <v>12</v>
+      </c>
+      <c r="E141" s="6">
+        <v>564</v>
+      </c>
+      <c r="F141" s="7"/>
+      <c r="G141" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">619-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7011</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D142" s="6">
+        <v>12</v>
+      </c>
+      <c r="E142" s="6">
+        <v>60</v>
+      </c>
+      <c r="F142" s="7"/>
+      <c r="G142" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">619-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7011L</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D143" s="6">
+        <v>12</v>
+      </c>
+      <c r="E143" s="6">
+        <v>216</v>
+      </c>
+      <c r="F143" s="7"/>
+      <c r="G143" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">620-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7011L</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D144" s="6">
+        <v>12</v>
+      </c>
+      <c r="E144" s="6">
+        <v>120</v>
+      </c>
+      <c r="F144" s="7"/>
+      <c r="G144" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">620-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7012</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D145" s="6">
+        <v>12</v>
+      </c>
+      <c r="E145" s="6">
+        <v>72</v>
+      </c>
+      <c r="F145" s="7"/>
+      <c r="G145" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">621-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7012</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D146" s="6">
+        <v>12</v>
+      </c>
+      <c r="E146" s="6">
+        <v>108</v>
+      </c>
+      <c r="F146" s="7"/>
+      <c r="G146" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">621-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7016E</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D147" s="6">
+        <v>48</v>
+      </c>
+      <c r="E147" s="6">
+        <v>624</v>
+      </c>
+      <c r="F147" s="7"/>
+      <c r="G147" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">625-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7016R</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D148" s="6">
+        <v>48</v>
+      </c>
+      <c r="E148" s="6">
+        <v>576</v>
+      </c>
+      <c r="F148" s="7"/>
+      <c r="G148" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">624-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7016R</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D149" s="6">
+        <v>48</v>
+      </c>
+      <c r="E149" s="6">
+        <v>240</v>
+      </c>
+      <c r="F149" s="7"/>
+      <c r="G149" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">624-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7016S</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D150" s="6">
+        <v>48</v>
+      </c>
+      <c r="E150" s="6">
+        <v>624</v>
+      </c>
+      <c r="F150" s="7"/>
+      <c r="G150" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">626-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7016S</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D151" s="6">
+        <v>48</v>
+      </c>
+      <c r="E151" s="6">
+        <v>864</v>
+      </c>
+      <c r="F151" s="7"/>
+      <c r="G151" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">626-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7017</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D152" s="6">
+        <v>12</v>
+      </c>
+      <c r="E152" s="6">
+        <v>252</v>
+      </c>
+      <c r="F152" s="7"/>
+      <c r="G152" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">627-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7017</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D153" s="6">
+        <v>12</v>
+      </c>
+      <c r="E153" s="6">
+        <v>204</v>
+      </c>
+      <c r="F153" s="7"/>
+      <c r="G153" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">627-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7019</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D154" s="6">
+        <v>12</v>
+      </c>
+      <c r="E154" s="6">
+        <v>300</v>
+      </c>
+      <c r="F154" s="7"/>
+      <c r="G154" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">628-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CB7019</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D155" s="6">
+        <v>12</v>
+      </c>
+      <c r="E155" s="6">
+        <v>36</v>
+      </c>
+      <c r="F155" s="7"/>
+      <c r="G155" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">628-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-01</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D156" s="6">
+        <v>24</v>
+      </c>
+      <c r="E156" s="6">
+        <v>216</v>
+      </c>
+      <c r="F156" s="7"/>
+      <c r="G156" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">713-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-01</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D157" s="6">
+        <v>24</v>
+      </c>
+      <c r="E157" s="6">
+        <v>264</v>
+      </c>
+      <c r="F157" s="7"/>
+      <c r="G157" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">713-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-05</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D158" s="6">
+        <v>48</v>
+      </c>
+      <c r="E158" s="6">
+        <v>432</v>
+      </c>
+      <c r="F158" s="7"/>
+      <c r="G158" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">716-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-06</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΡΕΣ</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D159" s="6">
+        <v>48</v>
+      </c>
+      <c r="E159" s="6">
+        <v>48</v>
+      </c>
+      <c r="F159" s="7"/>
+      <c r="G159" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">717-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-07</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D160" s="6">
+        <v>48</v>
+      </c>
+      <c r="E160" s="6">
+        <v>576</v>
+      </c>
+      <c r="F160" s="7"/>
+      <c r="G160" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">718-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">CCS-07</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D161" s="6">
+        <v>48</v>
+      </c>
+      <c r="E161" s="6">
+        <v>288</v>
+      </c>
+      <c r="F161" s="7"/>
+      <c r="G161" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">718-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr" s="5">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="B162" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D162" s="6">
+        <v>48</v>
+      </c>
+      <c r="E162" s="6">
+        <v>96</v>
+      </c>
+      <c r="F162" s="7"/>
+      <c r="G162" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">610-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6011A</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D163" s="6">
+        <v>48</v>
+      </c>
+      <c r="E163" s="6">
+        <v>48</v>
+      </c>
+      <c r="F163" s="7"/>
+      <c r="G163" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">610-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6011A</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr" s="5">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D2">
-[...14 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="D164" s="6">
+        <v>48</v>
+      </c>
+      <c r="E164" s="6">
+        <v>288</v>
+      </c>
+      <c r="F164" s="7"/>
+      <c r="G164" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">610-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6011A</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D165" s="6">
+        <v>48</v>
+      </c>
+      <c r="E165" s="6">
+        <v>144</v>
+      </c>
+      <c r="F165" s="7"/>
+      <c r="G165" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">610-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6012A</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr" s="5">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D166" s="6">
+        <v>36</v>
+      </c>
+      <c r="E166" s="6">
+        <v>108</v>
+      </c>
+      <c r="F166" s="7"/>
+      <c r="G166" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">611-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6012A</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D167" s="6">
+        <v>36</v>
+      </c>
+      <c r="E167" s="6">
+        <v>324</v>
+      </c>
+      <c r="F167" s="7"/>
+      <c r="G167" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">611-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΚ</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D168" s="6">
+        <v>12</v>
+      </c>
+      <c r="E168" s="6">
+        <v>24</v>
+      </c>
+      <c r="F168" s="7"/>
+      <c r="G168" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">613-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΚ</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D169" s="6">
+        <v>12</v>
+      </c>
+      <c r="E169" s="6">
+        <v>144</v>
+      </c>
+      <c r="F169" s="7"/>
+      <c r="G169" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">613-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΚ</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D170" s="6">
+        <v>12</v>
+      </c>
+      <c r="E170" s="6">
+        <v>228</v>
+      </c>
+      <c r="F170" s="7"/>
+      <c r="G170" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">613-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΚ</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D171" s="6">
+        <v>12</v>
+      </c>
+      <c r="E171" s="6">
+        <v>48</v>
+      </c>
+      <c r="F171" s="7"/>
+      <c r="G171" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">613-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΣ</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D172" s="6">
+        <v>12</v>
+      </c>
+      <c r="E172" s="6">
+        <v>132</v>
+      </c>
+      <c r="F172" s="7"/>
+      <c r="G172" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">612-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΣ</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D173" s="6">
+        <v>12</v>
+      </c>
+      <c r="E173" s="6">
+        <v>108</v>
+      </c>
+      <c r="F173" s="7"/>
+      <c r="G173" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">612-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΣ</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D174" s="6">
+        <v>12</v>
+      </c>
+      <c r="E174" s="6">
+        <v>36</v>
+      </c>
+      <c r="F174" s="7"/>
+      <c r="G174" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">612-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6013ΑΣ</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D175" s="6">
+        <v>12</v>
+      </c>
+      <c r="E175" s="6">
+        <v>84</v>
+      </c>
+      <c r="F175" s="7"/>
+      <c r="G175" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">612-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6014A</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D176" s="6">
+        <v>24</v>
+      </c>
+      <c r="E176" s="6">
+        <v>336</v>
+      </c>
+      <c r="F176" s="7"/>
+      <c r="G176" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">614-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6015A</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D177" s="6">
+        <v>24</v>
+      </c>
+      <c r="E177" s="6">
+        <v>144</v>
+      </c>
+      <c r="F177" s="7"/>
+      <c r="G177" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">615-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6015A</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D178" s="6">
+        <v>24</v>
+      </c>
+      <c r="E178" s="6">
+        <v>264</v>
+      </c>
+      <c r="F178" s="7"/>
+      <c r="G178" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">615-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6015A</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D179" s="6">
+        <v>24</v>
+      </c>
+      <c r="E179" s="6">
+        <v>144</v>
+      </c>
+      <c r="F179" s="7"/>
+      <c r="G179" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">615-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6016A</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D180" s="6">
+        <v>24</v>
+      </c>
+      <c r="E180" s="6">
+        <v>168</v>
+      </c>
+      <c r="F180" s="7"/>
+      <c r="G180" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">616-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6016A</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D181" s="6">
+        <v>24</v>
+      </c>
+      <c r="E181" s="6">
+        <v>48</v>
+      </c>
+      <c r="F181" s="7"/>
+      <c r="G181" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">616-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6016A</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D182" s="6">
+        <v>24</v>
+      </c>
+      <c r="E182" s="6">
+        <v>168</v>
+      </c>
+      <c r="F182" s="7"/>
+      <c r="G182" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">616-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6017A</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D183" s="6">
+        <v>48</v>
+      </c>
+      <c r="E183" s="6">
+        <v>96</v>
+      </c>
+      <c r="F183" s="7"/>
+      <c r="G183" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">617-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6017A</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D184" s="6">
+        <v>48</v>
+      </c>
+      <c r="E184" s="6">
+        <v>192</v>
+      </c>
+      <c r="F184" s="7"/>
+      <c r="G184" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">617-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6017A</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΑΠΛΟ</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D185" s="6">
+        <v>48</v>
+      </c>
+      <c r="E185" s="6">
+        <v>96</v>
+      </c>
+      <c r="F185" s="7"/>
+      <c r="G185" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">617-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6018A</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D186" s="6">
+        <v>24</v>
+      </c>
+      <c r="E186" s="6">
+        <v>408</v>
+      </c>
+      <c r="F186" s="7"/>
+      <c r="G186" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">618-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6018A</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D187" s="6">
+        <v>24</v>
+      </c>
+      <c r="E187" s="6">
+        <v>456</v>
+      </c>
+      <c r="F187" s="7"/>
+      <c r="G187" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">618-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6018A</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D188" s="6">
+        <v>24</v>
+      </c>
+      <c r="E188" s="6">
+        <v>168</v>
+      </c>
+      <c r="F188" s="7"/>
+      <c r="G188" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">618-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6018A</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D189" s="6">
+        <v>24</v>
+      </c>
+      <c r="E189" s="6">
+        <v>384</v>
+      </c>
+      <c r="F189" s="7"/>
+      <c r="G189" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">618-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">OV6018A</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΙΡΚ</t>
+        </is>
+      </c>
+      <c r="D190" s="6">
+        <v>24</v>
+      </c>
+      <c r="E190" s="6">
+        <v>480</v>
+      </c>
+      <c r="F190" s="7"/>
+      <c r="G190" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">618-ΤΙΡΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-01</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D191" s="6">
+        <v>24</v>
+      </c>
+      <c r="E191" s="6">
+        <v>96</v>
+      </c>
+      <c r="F191" s="7"/>
+      <c r="G191" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">667-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-01</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D192" s="6">
+        <v>24</v>
+      </c>
+      <c r="E192" s="6">
+        <v>192</v>
+      </c>
+      <c r="F192" s="7"/>
+      <c r="G192" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">667-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-02</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D193" s="6">
+        <v>12</v>
+      </c>
+      <c r="E193" s="6">
+        <v>12</v>
+      </c>
+      <c r="F193" s="7"/>
+      <c r="G193" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">668-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-02</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D194" s="6">
+        <v>12</v>
+      </c>
+      <c r="E194" s="6">
+        <v>264</v>
+      </c>
+      <c r="F194" s="7"/>
+      <c r="G194" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">668-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-04</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΤΑΥΡΟΣ ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D195" s="6">
+        <v>36</v>
+      </c>
+      <c r="E195" s="6">
+        <v>72</v>
+      </c>
+      <c r="F195" s="7"/>
+      <c r="G195" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">670-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-05</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D196" s="6">
+        <v>48</v>
+      </c>
+      <c r="E196" s="6">
+        <v>96</v>
+      </c>
+      <c r="F196" s="7"/>
+      <c r="G196" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">671-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-06</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΤΑΥΡΟΣ ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D197" s="6">
+        <v>36</v>
+      </c>
+      <c r="E197" s="6">
+        <v>36</v>
+      </c>
+      <c r="F197" s="7"/>
+      <c r="G197" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">672-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PFB-07</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D198" s="6">
+        <v>12</v>
+      </c>
+      <c r="E198" s="6">
+        <v>108</v>
+      </c>
+      <c r="F198" s="7"/>
+      <c r="G198" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">673-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHB01</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΡΟΖ</t>
+        </is>
+      </c>
+      <c r="D199" s="6">
+        <v>24</v>
+      </c>
+      <c r="E199" s="6">
+        <v>432</v>
+      </c>
+      <c r="F199" s="7"/>
+      <c r="G199" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">799-ΡΟΖ</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHB01</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D200" s="6">
+        <v>24</v>
+      </c>
+      <c r="E200" s="6">
+        <v>408</v>
+      </c>
+      <c r="F200" s="7"/>
+      <c r="G200" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">799-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHB07</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΤΑΥΡΟ-ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΡΟΖ</t>
+        </is>
+      </c>
+      <c r="D201" s="6">
+        <v>36</v>
+      </c>
+      <c r="E201" s="6">
+        <v>468</v>
+      </c>
+      <c r="F201" s="7"/>
+      <c r="G201" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">800-ΡΟΖ</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHB07</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΤΑΥΡΟ-ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΙΕΛ</t>
+        </is>
+      </c>
+      <c r="D202" s="6">
+        <v>36</v>
+      </c>
+      <c r="E202" s="6">
+        <v>648</v>
+      </c>
+      <c r="F202" s="7"/>
+      <c r="G202" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">800-ΣΙΕΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-01</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D203" s="6">
+        <v>24</v>
+      </c>
+      <c r="E203" s="6">
+        <v>384</v>
+      </c>
+      <c r="F203" s="7"/>
+      <c r="G203" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">674-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-01</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΡΑΣ</t>
+        </is>
+      </c>
+      <c r="D204" s="6">
+        <v>24</v>
+      </c>
+      <c r="E204" s="6">
+        <v>120</v>
+      </c>
+      <c r="F204" s="7"/>
+      <c r="G204" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">674-ΠΡΑΣ</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-02</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D205" s="6">
+        <v>12</v>
+      </c>
+      <c r="E205" s="6">
+        <v>48</v>
+      </c>
+      <c r="F205" s="7"/>
+      <c r="G205" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">675-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-02</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D206" s="6">
+        <v>12</v>
+      </c>
+      <c r="E206" s="6">
+        <v>156</v>
+      </c>
+      <c r="F206" s="7"/>
+      <c r="G206" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">675-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-02</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΡΑΣ</t>
+        </is>
+      </c>
+      <c r="D207" s="6">
+        <v>12</v>
+      </c>
+      <c r="E207" s="6">
+        <v>144</v>
+      </c>
+      <c r="F207" s="7"/>
+      <c r="G207" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">675-ΠΡΑΣ</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-03</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D208" s="6">
+        <v>24</v>
+      </c>
+      <c r="E208" s="6">
+        <v>48</v>
+      </c>
+      <c r="F208" s="7"/>
+      <c r="G208" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">676-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-03</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D209" s="6">
+        <v>24</v>
+      </c>
+      <c r="E209" s="6">
+        <v>528</v>
+      </c>
+      <c r="F209" s="7"/>
+      <c r="G209" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">676-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-04</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D210" s="6">
+        <v>36</v>
+      </c>
+      <c r="E210" s="6">
+        <v>612</v>
+      </c>
+      <c r="F210" s="7"/>
+      <c r="G210" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">677-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-04</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΟΡΤΟΚ</t>
+        </is>
+      </c>
+      <c r="D211" s="6">
+        <v>36</v>
+      </c>
+      <c r="E211" s="6">
+        <v>180</v>
+      </c>
+      <c r="F211" s="7"/>
+      <c r="G211" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">677-ΠΟΡΤΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-05</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D212" s="6">
+        <v>36</v>
+      </c>
+      <c r="E212" s="6">
+        <v>756</v>
+      </c>
+      <c r="F212" s="7"/>
+      <c r="G212" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">678-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-05</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΡΑΣ</t>
+        </is>
+      </c>
+      <c r="D213" s="6">
+        <v>36</v>
+      </c>
+      <c r="E213" s="6">
+        <v>468</v>
+      </c>
+      <c r="F213" s="7"/>
+      <c r="G213" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">678-ΠΡΑΣ</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PHR-08</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΠΡΑΣ</t>
+        </is>
+      </c>
+      <c r="D214" s="6">
+        <v>48</v>
+      </c>
+      <c r="E214" s="6">
+        <v>336</v>
+      </c>
+      <c r="F214" s="7"/>
+      <c r="G214" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">680-ΠΡΑΣ</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PM-01</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΑΦΕ</t>
+        </is>
+      </c>
+      <c r="D215" s="6">
+        <v>24</v>
+      </c>
+      <c r="E215" s="6">
+        <v>144</v>
+      </c>
+      <c r="F215" s="7"/>
+      <c r="G215" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">690-ΚΑΦΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PM-01</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D216" s="6">
+        <v>24</v>
+      </c>
+      <c r="E216" s="6">
+        <v>216</v>
+      </c>
+      <c r="F216" s="7"/>
+      <c r="G216" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">690-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PM-03L</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΚΡΟΥ</t>
+        </is>
+      </c>
+      <c r="D217" s="6">
+        <v>12</v>
+      </c>
+      <c r="E217" s="6">
+        <v>60</v>
+      </c>
+      <c r="F217" s="7"/>
+      <c r="G217" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">696-ΕΚΡΟΥ</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PM-07</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΑΦΕ</t>
+        </is>
+      </c>
+      <c r="D218" s="6">
+        <v>36</v>
+      </c>
+      <c r="E218" s="6">
+        <v>360</v>
+      </c>
+      <c r="F218" s="7"/>
+      <c r="G218" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">693-ΚΑΦΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">PN-02</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΚΡΟΥ</t>
+        </is>
+      </c>
+      <c r="D219" s="6">
+        <v>12</v>
+      </c>
+      <c r="E219" s="6">
+        <v>276</v>
+      </c>
+      <c r="F219" s="7"/>
+      <c r="G219" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">695-ΕΚΡΟΥ</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6011</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D220" s="6">
+        <v>24</v>
+      </c>
+      <c r="E220" s="6">
+        <v>24</v>
+      </c>
+      <c r="F220" s="7"/>
+      <c r="G220" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">654-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6011</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D221" s="6">
+        <v>24</v>
+      </c>
+      <c r="E221" s="6">
+        <v>24</v>
+      </c>
+      <c r="F221" s="7"/>
+      <c r="G221" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">654-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6011</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D222" s="6">
+        <v>24</v>
+      </c>
+      <c r="E222" s="6">
+        <v>336</v>
+      </c>
+      <c r="F222" s="7"/>
+      <c r="G222" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">654-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6012K</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D223" s="6">
+        <v>12</v>
+      </c>
+      <c r="E223" s="6">
+        <v>12</v>
+      </c>
+      <c r="F223" s="7"/>
+      <c r="G223" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">656-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6012Σ</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΙΟΛ</t>
+        </is>
+      </c>
+      <c r="D224" s="6">
+        <v>12</v>
+      </c>
+      <c r="E224" s="6">
+        <v>216</v>
+      </c>
+      <c r="F224" s="7"/>
+      <c r="G224" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">655-ΒΙΟΛ</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6012Σ</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D225" s="6">
+        <v>12</v>
+      </c>
+      <c r="E225" s="6">
+        <v>264</v>
+      </c>
+      <c r="F225" s="7"/>
+      <c r="G225" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">655-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6012Σ</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D226" s="6">
+        <v>12</v>
+      </c>
+      <c r="E226" s="6">
+        <v>156</v>
+      </c>
+      <c r="F226" s="7"/>
+      <c r="G226" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">655-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RE6012Σ</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΕΤ</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D227" s="6">
+        <v>12</v>
+      </c>
+      <c r="E227" s="6">
+        <v>312</v>
+      </c>
+      <c r="F227" s="7"/>
+      <c r="G227" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">655-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-01</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D228" s="6">
+        <v>24</v>
+      </c>
+      <c r="E228" s="6">
+        <v>216</v>
+      </c>
+      <c r="F228" s="7"/>
+      <c r="G228" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">778-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-01</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D229" s="6">
+        <v>24</v>
+      </c>
+      <c r="E229" s="6">
+        <v>288</v>
+      </c>
+      <c r="F229" s="7"/>
+      <c r="G229" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">778-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-04</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D230" s="6">
+        <v>36</v>
+      </c>
+      <c r="E230" s="6">
+        <v>720</v>
+      </c>
+      <c r="F230" s="7"/>
+      <c r="G230" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">781-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-04</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D231" s="6">
+        <v>36</v>
+      </c>
+      <c r="E231" s="6">
+        <v>1116</v>
+      </c>
+      <c r="F231" s="7"/>
+      <c r="G231" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">781-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-05</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΡΕΣ</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D232" s="6">
+        <v>36</v>
+      </c>
+      <c r="E232" s="6">
+        <v>216</v>
+      </c>
+      <c r="F232" s="7"/>
+      <c r="G232" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">782-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-05</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΒΕΡΕΣ</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D233" s="6">
+        <v>36</v>
+      </c>
+      <c r="E233" s="6">
+        <v>252</v>
+      </c>
+      <c r="F233" s="7"/>
+      <c r="G233" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">782-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-07</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΜΕΝΤΑΓΙΟΝ</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D234" s="6">
+        <v>48</v>
+      </c>
+      <c r="E234" s="6">
+        <v>864</v>
+      </c>
+      <c r="F234" s="7"/>
+      <c r="G234" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">784-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">RP-07</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΜΕΝΤΑΓΙΟΝ</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D235" s="6">
+        <v>48</v>
+      </c>
+      <c r="E235" s="6">
+        <v>960</v>
+      </c>
+      <c r="F235" s="7"/>
+      <c r="G235" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">784-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-3</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΚΡΟΥ</t>
+        </is>
+      </c>
+      <c r="D236" s="6">
+        <v>50</v>
+      </c>
+      <c r="E236" s="6">
+        <v>1800</v>
+      </c>
+      <c r="F236" s="7"/>
+      <c r="G236" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">789-ΕΚΡΟΥ</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-3</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D237" s="6">
+        <v>50</v>
+      </c>
+      <c r="E237" s="6">
+        <v>200</v>
+      </c>
+      <c r="F237" s="7"/>
+      <c r="G237" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">789-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-3</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D238" s="6">
+        <v>50</v>
+      </c>
+      <c r="E238" s="6">
+        <v>7950</v>
+      </c>
+      <c r="F238" s="7"/>
+      <c r="G238" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">789-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-4</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D239" s="6">
+        <v>75</v>
+      </c>
+      <c r="E239" s="6">
+        <v>1350</v>
+      </c>
+      <c r="F239" s="7"/>
+      <c r="G239" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">787-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-6</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D240" s="6">
+        <v>100</v>
+      </c>
+      <c r="E240" s="6">
+        <v>6000</v>
+      </c>
+      <c r="F240" s="7"/>
+      <c r="G240" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">786-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SB-8</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΤΣΑΝΤΑ</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΜΠΛΕ</t>
+        </is>
+      </c>
+      <c r="D241" s="6">
+        <v>100</v>
+      </c>
+      <c r="E241" s="6">
+        <v>4000</v>
+      </c>
+      <c r="F241" s="7"/>
+      <c r="G241" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">785-ΜΠΛΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-02K</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D242" s="6">
+        <v>12</v>
+      </c>
+      <c r="E242" s="6">
+        <v>228</v>
+      </c>
+      <c r="F242" s="7"/>
+      <c r="G242" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">701-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-02K</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΛΙΕ</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D243" s="6">
+        <v>12</v>
+      </c>
+      <c r="E243" s="6">
+        <v>204</v>
+      </c>
+      <c r="F243" s="7"/>
+      <c r="G243" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">701-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-04</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D244" s="6">
+        <v>36</v>
+      </c>
+      <c r="E244" s="6">
+        <v>504</v>
+      </c>
+      <c r="F244" s="7"/>
+      <c r="G244" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">703-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-04</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D245" s="6">
+        <v>36</v>
+      </c>
+      <c r="E245" s="6">
+        <v>252</v>
+      </c>
+      <c r="F245" s="7"/>
+      <c r="G245" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">703-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-06</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D246" s="6">
+        <v>48</v>
+      </c>
+      <c r="E246" s="6">
+        <v>768</v>
+      </c>
+      <c r="F246" s="7"/>
+      <c r="G246" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">704-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-06</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D247" s="6">
+        <v>48</v>
+      </c>
+      <c r="E247" s="6">
+        <v>480</v>
+      </c>
+      <c r="F247" s="7"/>
+      <c r="G247" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">704-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-07</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΕΛΕΚΤ</t>
+        </is>
+      </c>
+      <c r="D248" s="6">
+        <v>24</v>
+      </c>
+      <c r="E248" s="6">
+        <v>192</v>
+      </c>
+      <c r="F248" s="7"/>
+      <c r="G248" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">705-ΕΛΕΚΤ</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">SF-07</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr" s="5">
+        <is>
+          <t xml:space="preserve">ΚΟΚ</t>
+        </is>
+      </c>
+      <c r="D249" s="6">
+        <v>24</v>
+      </c>
+      <c r="E249" s="6">
+        <v>264</v>
+      </c>
+      <c r="F249" s="7"/>
+      <c r="G249" t="inlineStr" s="8">
+        <is>
+          <t xml:space="preserve">705-ΚΟΚ</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0"/>
+      <c r="B250" s="0"/>
+      <c r="C250" s="0"/>
+      <c r="D250" s="0"/>
+      <c r="E250" s="0"/>
+      <c r="F250" s="0"/>
+      <c r="G250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr" s="10">
+        <is>
+          <t xml:space="preserve">Σύνολο γραμμών καταλόγου: 242 · Το αρχείο κατέβηκε 06/11/2026 06:10</t>
+        </is>
+      </c>
+      <c r="B251" s="0"/>
+      <c r="C251" s="0"/>
+      <c r="D251" s="0"/>
+      <c r="E251" s="0"/>
+      <c r="F251" s="0"/>
+      <c r="G251" s="0"/>
     </row>
   </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A251:G251"/>
+  </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="98" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
-[...1 lines deleted...]
-          <t xml:space="preserve">ΟΔΗΓΙΕΣ ΠΑΡΑΓΓΕΛΙΑΣ</t>
+      <c r="A1" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">ΟΔΗΓΙΕΣ ΣΥΜΠΛΗΡΩΣΗΣ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2"/>
+      <c r="A2" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Διαβάστε τα παρακάτω πριν συμπληρώσετε το δελτίο</t>
+        </is>
+      </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A3" s="0"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">ΣΥΣΚΕΥΑΣΙΕΣ: ακέραιος αριθμός ολόκληρων συσκευασιών. Δεν πωλούνται μεμονωμένα τεμάχια.</t>
+      <c r="A4" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΤΙ ΣΥΜΠΛΗΡΩΝΕΤΕ</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Σβήσε τις γραμμές παραδείγματος πριν ανεβάσεις το αρχείο.</t>
+      <c r="A5" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Στο φύλλο ΠΑΡΑΓΓΕΛΙΑ υπάρχουν ήδη όλα τα διαθέσιμα είδη.</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Τα στοιχεία του πελάτη τα συμπληρώνεις στη σελίδα, όχι στο Excel.</t>
+      <c r="A6" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Γράψτε μόνο στα κίτρινα κελιά της στήλης ΠΑΡΑΓΓΕΛΙΑ (τεμ.).</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Αφήστε κενές τις γραμμές που δεν σας ενδιαφέρουν. Μην τις σβήσετε.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Συμπληρώστε και το όνομά σας στο πάνω μέρος του φύλλου.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΠΡΟΣΟΧΗ ΣΤΗ ΣΥΣΚΕΥΑΣΙΑ</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Τα είδη πωλούνται μόνο σε ολόκληρες συσκευασίες.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Αν η στήλη ΣΥΣΚΕΥΑΣΙΑ λέει 48, ζητήστε 48, 96, 144 και ούτω καθεξής.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Ποσότητα που δεν διαιρείται ακριβώς με τη συσκευασία θα απορριφθεί.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Η στήλη ΔΙΑΘΕΣΙΜΑ δείχνει το ανώτατο που μπορείτε να ζητήσετε.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΤΙ ΔΕΝ ΑΛΛΑΖΕΤΕ</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Το όνομα του φύλλου και τη σειρά των στηλών.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Τη στήλη ΚΩΔ. ΓΡΑΜΜΗΣ. Χρησιμεύει για να αναγνωριστεί το είδος.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Μην προσθέτετε γραμμές για είδη που δεν υπάρχουν στη λίστα.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">ΠΑΡΑΔΕΙΓΜΑ</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Θέλετε 2 συσκευασίες από κωδικό με συσκευασία 48 τεμαχίων.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="0">
+        <is>
+          <t xml:space="preserve">·  Γράφετε 96 στη στήλη ΠΑΡΑΓΓΕΛΙΑ. Όχι 2.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="10">
+        <is>
+          <t xml:space="preserve">Ημερομηνία αρχείου: 06/11/2026 06:10</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>