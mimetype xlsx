--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -2,16353 +2,16470 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="ΕΙΔΗ" sheetId="1" r:id="rId1"/>
     <sheet name="ΑΠΟΘΕΜΑ" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+  </numFmts>
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <color rgb="FF1A1D23"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <color rgb="FF14171D"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <color rgb="FF6B7280"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <color rgb="FF9AA3B2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <color rgb="FF7A4A05"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF14171D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF3C4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F4F7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D5DD"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D5DD"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D5DD"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D5DD"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="32" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="6" max="6" width="22" customWidth="1"/>
+    <col min="7" max="7" width="20" customWidth="1"/>
+    <col min="8" max="8" width="14" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΕΝΟΤΗΤΑ</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr" s="1">
+      <c r="B1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΩΔΙΚΟΣ</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="C1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΠΕΡΙΓΡΑΦΗ</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΤΙΜΗ</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr" s="1">
+      <c r="E1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΔΙΑΣΤΑΣΕΙΣ</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr" s="1">
+      <c r="F1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΤΕΜ_ΑΝΑ_ΣΥΣΚΕΥΑΣΙΑ</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr" s="1">
+      <c r="G1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΣΥΣΚ_ΑΝΑ_ΚΙΒΩΤΙΟ</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr" s="1">
+      <c r="H1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΑΤΑΣΤΑΣΗ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
+      <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2014</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΔΕΝΤΡΟ</t>
         </is>
       </c>
-      <c r="D2">
+      <c r="D2" s="0">
         <v>1.3</v>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x50x60</t>
         </is>
       </c>
-      <c r="F2">
+      <c r="F2" s="0">
         <v>48</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="inlineStr">
+      <c r="G2" s="0">
+        <v>1</v>
+      </c>
+      <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΛΑΘΙ-ΛΟΥΛΟΥΔΙΑ ΜΕΓΑΛΟ</t>
         </is>
       </c>
-      <c r="D3">
+      <c r="D3" s="0">
         <v>2.1</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x58x82</t>
         </is>
       </c>
-      <c r="F3">
+      <c r="F3" s="0">
         <v>24</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="G3" s="0">
+        <v>1</v>
+      </c>
+      <c r="H3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
+      <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2019S</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΛΑΘΙ-ΛΟΥΛΟΥΔΙΑ ΜΙΚΡΟ</t>
         </is>
       </c>
-      <c r="D4">
+      <c r="D4" s="0">
         <v>1.5</v>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x44x62</t>
         </is>
       </c>
-      <c r="F4">
+      <c r="F4" s="0">
         <v>48</v>
       </c>
-      <c r="G4">
-[...2 lines deleted...]
-      <c r="H4" t="inlineStr">
+      <c r="G4" s="0">
+        <v>1</v>
+      </c>
+      <c r="H4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
+      <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2019S-FT</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΛΑΘΙ-ΦΡΟΥΤΑ ΜΙΚΡΟ</t>
         </is>
       </c>
-      <c r="D5">
+      <c r="D5" s="0">
         <v>1.5</v>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x44x62</t>
         </is>
       </c>
-      <c r="F5">
+      <c r="F5" s="0">
         <v>48</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5" t="inlineStr">
+      <c r="G5" s="0">
+        <v>1</v>
+      </c>
+      <c r="H5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
+      <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΛΑΘΙ-ΦΡΟΥΤΑ ΜΕΓΑΛΟ</t>
         </is>
       </c>
-      <c r="D6">
+      <c r="D6" s="0">
         <v>1.5</v>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">65x78x72</t>
         </is>
       </c>
-      <c r="F6">
+      <c r="F6" s="0">
         <v>24</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6" t="inlineStr">
+      <c r="G6" s="0">
+        <v>1</v>
+      </c>
+      <c r="H6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
+      <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3033</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D7">
+      <c r="D7" s="0">
         <v>1.3</v>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">50x57x35</t>
         </is>
       </c>
-      <c r="F7">
+      <c r="F7" s="0">
         <v>48</v>
       </c>
-      <c r="G7">
-[...2 lines deleted...]
-      <c r="H7" t="inlineStr">
+      <c r="G7" s="0">
+        <v>1</v>
+      </c>
+      <c r="H7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
+      <c r="A8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3038</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΥΓΚΙ</t>
         </is>
       </c>
-      <c r="D8">
+      <c r="D8" s="0">
         <v>1.4</v>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">46x43x55</t>
         </is>
       </c>
-      <c r="F8">
+      <c r="F8" s="0">
         <v>48</v>
       </c>
-      <c r="G8">
-[...2 lines deleted...]
-      <c r="H8" t="inlineStr">
+      <c r="G8" s="0">
+        <v>1</v>
+      </c>
+      <c r="H8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
+      <c r="A9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3039N</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D9">
+      <c r="D9" s="0">
         <v>1.4</v>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x54x49</t>
         </is>
       </c>
-      <c r="F9">
+      <c r="F9" s="0">
         <v>48</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9" t="inlineStr">
+      <c r="G9" s="0">
+        <v>1</v>
+      </c>
+      <c r="H9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
+      <c r="A10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3050</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D10">
+      <c r="D10" s="0">
         <v>1.4</v>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">49x56x35</t>
         </is>
       </c>
-      <c r="F10">
+      <c r="F10" s="0">
         <v>48</v>
       </c>
-      <c r="G10">
-[...2 lines deleted...]
-      <c r="H10" t="inlineStr">
+      <c r="G10" s="0">
+        <v>1</v>
+      </c>
+      <c r="H10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
+      <c r="A11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3051</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D11">
+      <c r="D11" s="0">
         <v>1.4</v>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">56x45x49</t>
         </is>
       </c>
-      <c r="F11">
+      <c r="F11" s="0">
         <v>48</v>
       </c>
-      <c r="G11">
-[...2 lines deleted...]
-      <c r="H11" t="inlineStr">
+      <c r="G11" s="0">
+        <v>1</v>
+      </c>
+      <c r="H11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
+      <c r="A12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003LXMAS</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΑΡΚΟΥΔΑΚΙ</t>
         </is>
       </c>
-      <c r="D12">
+      <c r="D12" s="0">
         <v>1.4</v>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x58x38</t>
         </is>
       </c>
-      <c r="F12">
+      <c r="F12" s="0">
         <v>48</v>
       </c>
-      <c r="G12">
-[...2 lines deleted...]
-      <c r="H12" t="inlineStr">
+      <c r="G12" s="0">
+        <v>1</v>
+      </c>
+      <c r="H12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
+      <c r="A13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5016DOT</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΣΧΑΛΙΤΣΑ</t>
         </is>
       </c>
-      <c r="D13">
+      <c r="D13" s="0">
         <v>1.4</v>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">47x68x37</t>
         </is>
       </c>
-      <c r="F13">
+      <c r="F13" s="0">
         <v>48</v>
       </c>
-      <c r="G13">
-[...2 lines deleted...]
-      <c r="H13" t="inlineStr">
+      <c r="G13" s="0">
+        <v>1</v>
+      </c>
+      <c r="H13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
+      <c r="A14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8007W</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΙΟΝΑΝΘΡΩΠΟΣ</t>
         </is>
       </c>
-      <c r="D14">
+      <c r="D14" s="0">
         <v>1.6</v>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">47x42x75</t>
         </is>
       </c>
-      <c r="F14">
+      <c r="F14" s="0">
         <v>24</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14" t="inlineStr">
+      <c r="G14" s="0">
+        <v>1</v>
+      </c>
+      <c r="H14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
+      <c r="A15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8009</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΝΤΑΛΙΑ</t>
         </is>
       </c>
-      <c r="D15">
+      <c r="D15" s="0">
         <v>1.4</v>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">73x50x32</t>
         </is>
       </c>
-      <c r="F15">
+      <c r="F15" s="0">
         <v>48</v>
       </c>
-      <c r="G15">
-[...2 lines deleted...]
-      <c r="H15" t="inlineStr">
+      <c r="G15" s="0">
+        <v>1</v>
+      </c>
+      <c r="H15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
+      <c r="A16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8010</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΥΓΟ ΠΟΥΛΑΚΙ</t>
         </is>
       </c>
-      <c r="D16">
+      <c r="D16" s="0">
         <v>1.5</v>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">46x46x64</t>
         </is>
       </c>
-      <c r="F16">
+      <c r="F16" s="0">
         <v>48</v>
       </c>
-      <c r="G16">
-[...2 lines deleted...]
-      <c r="H16" t="inlineStr">
+      <c r="G16" s="0">
+        <v>1</v>
+      </c>
+      <c r="H16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
+      <c r="A17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8016</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΕΡΙΣΤΕΡΙΑ</t>
         </is>
       </c>
-      <c r="D17">
+      <c r="D17" s="0">
         <v>1.5</v>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">50x50x58</t>
         </is>
       </c>
-      <c r="F17">
+      <c r="F17" s="0">
         <v>48</v>
       </c>
-      <c r="G17">
-[...2 lines deleted...]
-      <c r="H17" t="inlineStr">
+      <c r="G17" s="0">
+        <v>1</v>
+      </c>
+      <c r="H17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
+      <c r="A18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8017</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
         </is>
       </c>
-      <c r="D18">
+      <c r="D18" s="0">
         <v>1.8</v>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">67x52x63</t>
         </is>
       </c>
-      <c r="F18">
+      <c r="F18" s="0">
         <v>24</v>
       </c>
-      <c r="G18">
-[...2 lines deleted...]
-      <c r="H18" t="inlineStr">
+      <c r="G18" s="0">
+        <v>1</v>
+      </c>
+      <c r="H18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
+      <c r="A19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8017R</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
         </is>
       </c>
-      <c r="D19">
+      <c r="D19" s="0">
         <v>1.8</v>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">67x52x70</t>
         </is>
       </c>
-      <c r="F19">
+      <c r="F19" s="0">
         <v>24</v>
       </c>
-      <c r="G19">
-[...2 lines deleted...]
-      <c r="H19" t="inlineStr">
+      <c r="G19" s="0">
+        <v>1</v>
+      </c>
+      <c r="H19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
+      <c r="A20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8018</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
         </is>
       </c>
-      <c r="D20">
+      <c r="D20" s="0">
         <v>1.8</v>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">59x58x63</t>
         </is>
       </c>
-      <c r="F20">
+      <c r="F20" s="0">
         <v>24</v>
       </c>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20" t="inlineStr">
+      <c r="G20" s="0">
+        <v>1</v>
+      </c>
+      <c r="H20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr">
+      <c r="A21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8018R</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΟΥΚΑΛΙ ΑΡΩΜΑΤΟΣ</t>
         </is>
       </c>
-      <c r="D21">
+      <c r="D21" s="0">
         <v>1.8</v>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">59x58x70</t>
         </is>
       </c>
-      <c r="F21">
+      <c r="F21" s="0">
         <v>24</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21" t="inlineStr">
+      <c r="G21" s="0">
+        <v>1</v>
+      </c>
+      <c r="H21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
+      <c r="A22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8019</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΚΑΜΠΑΝΑ</t>
         </is>
       </c>
-      <c r="D22">
+      <c r="D22" s="0">
         <v>1.6</v>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x58x70</t>
         </is>
       </c>
-      <c r="F22">
+      <c r="F22" s="0">
         <v>24</v>
       </c>
-      <c r="G22">
-[...2 lines deleted...]
-      <c r="H22" t="inlineStr">
+      <c r="G22" s="0">
+        <v>1</v>
+      </c>
+      <c r="H22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
+      <c r="A23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8019MC</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΡΙΣΤΟΥΓ. ΚΑΜΠΑΝΑ</t>
         </is>
       </c>
-      <c r="D23">
+      <c r="D23" s="0">
         <v>1.6</v>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x58x72</t>
         </is>
       </c>
-      <c r="F23">
+      <c r="F23" s="0">
         <v>24</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23" t="inlineStr">
+      <c r="G23" s="0">
+        <v>1</v>
+      </c>
+      <c r="H23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
+      <c r="A24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8021</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΪ ΒΑΣΙΛΗΣ</t>
         </is>
       </c>
-      <c r="D24">
+      <c r="D24" s="0">
         <v>1.8</v>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">57x52x74</t>
         </is>
       </c>
-      <c r="F24">
+      <c r="F24" s="0">
         <v>24</v>
       </c>
-      <c r="G24">
-[...2 lines deleted...]
-      <c r="H24" t="inlineStr">
+      <c r="G24" s="0">
+        <v>1</v>
+      </c>
+      <c r="H24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
+      <c r="A25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8026</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΟΔΑ</t>
         </is>
       </c>
-      <c r="D25">
+      <c r="D25" s="0">
         <v>1.4</v>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">55x55x44</t>
         </is>
       </c>
-      <c r="F25">
+      <c r="F25" s="0">
         <v>48</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25" t="inlineStr">
+      <c r="G25" s="0">
+        <v>1</v>
+      </c>
+      <c r="H25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
+      <c r="A26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8031</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D26">
+      <c r="D26" s="0">
         <v>1.4</v>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">43x50x36</t>
         </is>
       </c>
-      <c r="F26">
+      <c r="F26" s="0">
         <v>48</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26" t="inlineStr">
+      <c r="G26" s="0">
+        <v>1</v>
+      </c>
+      <c r="H26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
+      <c r="A27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-01</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D27">
+      <c r="D27" s="0">
         <v>2.3</v>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">223x50x25</t>
         </is>
       </c>
-      <c r="F27">
+      <c r="F27" s="0">
         <v>24</v>
       </c>
-      <c r="G27">
-[...2 lines deleted...]
-      <c r="H27" t="inlineStr">
+      <c r="G27" s="0">
+        <v>1</v>
+      </c>
+      <c r="H27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr">
+      <c r="A28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-02</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D28">
+      <c r="D28" s="0">
         <v>4.3</v>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">163x163x35</t>
         </is>
       </c>
-      <c r="F28">
+      <c r="F28" s="0">
         <v>12</v>
       </c>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28" t="inlineStr">
+      <c r="G28" s="0">
+        <v>1</v>
+      </c>
+      <c r="H28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr">
+      <c r="A29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-03</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D29">
+      <c r="D29" s="0">
         <v>3.1</v>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">94x94x70</t>
         </is>
       </c>
-      <c r="F29">
+      <c r="F29" s="0">
         <v>12</v>
       </c>
-      <c r="G29">
-[...2 lines deleted...]
-      <c r="H29" t="inlineStr">
+      <c r="G29" s="0">
+        <v>1</v>
+      </c>
+      <c r="H29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr">
+      <c r="A30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-04</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D30">
+      <c r="D30" s="0">
         <v>1.6</v>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x71x30</t>
         </is>
       </c>
-      <c r="F30">
+      <c r="F30" s="0">
         <v>36</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30" t="inlineStr">
+      <c r="G30" s="0">
+        <v>1</v>
+      </c>
+      <c r="H30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr">
+      <c r="A31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-05</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D31">
+      <c r="D31" s="0">
         <v>1.6</v>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">74x48x40</t>
         </is>
       </c>
-      <c r="F31">
+      <c r="F31" s="0">
         <v>36</v>
       </c>
-      <c r="G31">
-[...2 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="G31" s="0">
+        <v>1</v>
+      </c>
+      <c r="H31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
+      <c r="A32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-06</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D32">
+      <c r="D32" s="0">
         <v>1.5</v>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">43x52x40</t>
         </is>
       </c>
-      <c r="F32">
+      <c r="F32" s="0">
         <v>48</v>
       </c>
-      <c r="G32">
-[...2 lines deleted...]
-      <c r="H32" t="inlineStr">
+      <c r="G32" s="0">
+        <v>1</v>
+      </c>
+      <c r="H32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
+      <c r="A33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-07</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΜΕΝΤΑΓΙΟΝ</t>
         </is>
       </c>
-      <c r="D33">
+      <c r="D33" s="0">
         <v>1.5</v>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x62x30</t>
         </is>
       </c>
-      <c r="F33">
+      <c r="F33" s="0">
         <v>48</v>
       </c>
-      <c r="G33">
-[...2 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="G33" s="0">
+        <v>1</v>
+      </c>
+      <c r="H33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
+      <c r="A34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9001</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D34">
+      <c r="D34" s="0">
         <v>2.3</v>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">217x49x30</t>
         </is>
       </c>
-      <c r="F34">
+      <c r="F34" s="0">
         <v>24</v>
       </c>
-      <c r="G34">
-[...2 lines deleted...]
-      <c r="H34" t="inlineStr">
+      <c r="G34" s="0">
+        <v>1</v>
+      </c>
+      <c r="H34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
+      <c r="A35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002K</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D35">
+      <c r="D35" s="0">
         <v>5.35</v>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">197x149x41</t>
         </is>
       </c>
-      <c r="F35">
+      <c r="F35" s="0">
         <v>12</v>
       </c>
-      <c r="G35">
-[...2 lines deleted...]
-      <c r="H35" t="inlineStr">
+      <c r="G35" s="0">
+        <v>1</v>
+      </c>
+      <c r="H35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
+      <c r="A36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002Σ</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D36">
+      <c r="D36" s="0">
         <v>5.75</v>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">197x149x41</t>
         </is>
       </c>
-      <c r="F36">
+      <c r="F36" s="0">
         <v>12</v>
       </c>
-      <c r="G36">
-[...2 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="G36" s="0">
+        <v>1</v>
+      </c>
+      <c r="H36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr">
+      <c r="A37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9003</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D37">
+      <c r="D37" s="0">
         <v>1.8</v>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">74x74x37</t>
         </is>
       </c>
-      <c r="F37">
+      <c r="F37" s="0">
         <v>48</v>
       </c>
-      <c r="G37">
-[...2 lines deleted...]
-      <c r="H37" t="inlineStr">
+      <c r="G37" s="0">
+        <v>1</v>
+      </c>
+      <c r="H37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="inlineStr">
+      <c r="A38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006E</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D38">
+      <c r="D38" s="0">
         <v>1.2</v>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x53x39</t>
         </is>
       </c>
-      <c r="F38">
+      <c r="F38" s="0">
         <v>48</v>
       </c>
-      <c r="G38">
-[...2 lines deleted...]
-      <c r="H38" t="inlineStr">
+      <c r="G38" s="0">
+        <v>1</v>
+      </c>
+      <c r="H38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
+      <c r="A39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006R</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D39">
+      <c r="D39" s="0">
         <v>1.2</v>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x53x39</t>
         </is>
       </c>
-      <c r="F39">
+      <c r="F39" s="0">
         <v>48</v>
       </c>
-      <c r="G39">
-[...2 lines deleted...]
-      <c r="H39" t="inlineStr">
+      <c r="G39" s="0">
+        <v>1</v>
+      </c>
+      <c r="H39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
+      <c r="A40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
+      <c r="B40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2018</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΡΙΑΝΤΑΦΥΛΛΟ</t>
         </is>
       </c>
-      <c r="D40">
+      <c r="D40" s="0">
         <v>1.2</v>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">42x42x45</t>
         </is>
       </c>
-      <c r="F40">
+      <c r="F40" s="0">
         <v>48</v>
       </c>
-      <c r="G40">
-[...2 lines deleted...]
-      <c r="H40" t="inlineStr">
+      <c r="G40" s="0">
+        <v>1</v>
+      </c>
+      <c r="H40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="inlineStr">
+      <c r="A41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2018-ST</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΡΙΑΝΤΑΦΥΛΛΟ ΜΕ ΚΟΤΣΑΝΙ</t>
         </is>
       </c>
-      <c r="D41">
+      <c r="D41" s="0">
         <v>2</v>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">42x42x273</t>
         </is>
       </c>
-      <c r="F41">
+      <c r="F41" s="0">
         <v>24</v>
       </c>
-      <c r="G41">
-[...2 lines deleted...]
-      <c r="H41" t="inlineStr">
+      <c r="G41" s="0">
+        <v>1</v>
+      </c>
+      <c r="H41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="inlineStr">
+      <c r="A42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3018S</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D42">
+      <c r="D42" s="0">
         <v>0.9</v>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">38x41x31</t>
         </is>
       </c>
-      <c r="F42">
+      <c r="F42" s="0">
         <v>48</v>
       </c>
-      <c r="G42">
-[...2 lines deleted...]
-      <c r="H42" t="inlineStr">
+      <c r="G42" s="0">
+        <v>1</v>
+      </c>
+      <c r="H42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="inlineStr">
+      <c r="A43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3040</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D43">
+      <c r="D43" s="0">
         <v>1.1</v>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x52x35</t>
         </is>
       </c>
-      <c r="F43">
+      <c r="F43" s="0">
         <v>48</v>
       </c>
-      <c r="G43">
-[...2 lines deleted...]
-      <c r="H43" t="inlineStr">
+      <c r="G43" s="0">
+        <v>1</v>
+      </c>
+      <c r="H43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" t="inlineStr">
+      <c r="A44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3040LK</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D44">
+      <c r="D44" s="0">
         <v>5</v>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">170x160x48</t>
         </is>
       </c>
-      <c r="F44">
+      <c r="F44" s="0">
         <v>12</v>
       </c>
-      <c r="G44">
-[...2 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="G44" s="0">
+        <v>1</v>
+      </c>
+      <c r="H44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="inlineStr">
+      <c r="A45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3040LΣ</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D45">
+      <c r="D45" s="0">
         <v>5.5</v>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">170x160x48</t>
         </is>
       </c>
-      <c r="F45">
+      <c r="F45" s="0">
         <v>12</v>
       </c>
-      <c r="G45">
-[...2 lines deleted...]
-      <c r="H45" t="inlineStr">
+      <c r="G45" s="0">
+        <v>1</v>
+      </c>
+      <c r="H45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="inlineStr">
+      <c r="A46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3044</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D46">
+      <c r="D46" s="0">
         <v>1.45</v>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x54x43</t>
         </is>
       </c>
-      <c r="F46">
+      <c r="F46" s="0">
         <v>48</v>
       </c>
-      <c r="G46">
-[...2 lines deleted...]
-      <c r="H46" t="inlineStr">
+      <c r="G46" s="0">
+        <v>1</v>
+      </c>
+      <c r="H46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr">
+      <c r="A47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D47">
+      <c r="D47" s="0">
         <v>1.45</v>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">69x62x47</t>
         </is>
       </c>
-      <c r="F47">
+      <c r="F47" s="0">
         <v>48</v>
       </c>
-      <c r="G47">
-[...2 lines deleted...]
-      <c r="H47" t="inlineStr">
+      <c r="G47" s="0">
+        <v>1</v>
+      </c>
+      <c r="H47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="inlineStr">
+      <c r="A48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D48">
+      <c r="D48" s="0">
         <v>1.45</v>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">62x53x39</t>
         </is>
       </c>
-      <c r="F48">
+      <c r="F48" s="0">
         <v>48</v>
       </c>
-      <c r="G48">
-[...2 lines deleted...]
-      <c r="H48" t="inlineStr">
+      <c r="G48" s="0">
+        <v>1</v>
+      </c>
+      <c r="H48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
+      <c r="A49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-01</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D49">
+      <c r="D49" s="0">
         <v>2.16</v>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">221x60x29</t>
         </is>
       </c>
-      <c r="F49">
+      <c r="F49" s="0">
         <v>24</v>
       </c>
-      <c r="G49">
-[...2 lines deleted...]
-      <c r="H49" t="inlineStr">
+      <c r="G49" s="0">
+        <v>1</v>
+      </c>
+      <c r="H49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
+      <c r="A50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-02</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D50">
+      <c r="D50" s="0">
         <v>4.74</v>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">199x199x30</t>
         </is>
       </c>
-      <c r="F50">
+      <c r="F50" s="0">
         <v>12</v>
       </c>
-      <c r="G50">
-[...2 lines deleted...]
-      <c r="H50" t="inlineStr">
+      <c r="G50" s="0">
+        <v>1</v>
+      </c>
+      <c r="H50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr">
+      <c r="A51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-03</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΜΕΝΤΑΓΙΟΝ</t>
         </is>
       </c>
-      <c r="D51">
+      <c r="D51" s="0">
         <v>3.09</v>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">122x150x34</t>
         </is>
       </c>
-      <c r="F51">
+      <c r="F51" s="0">
         <v>12</v>
       </c>
-      <c r="G51">
-[...2 lines deleted...]
-      <c r="H51" t="inlineStr">
+      <c r="G51" s="0">
+        <v>1</v>
+      </c>
+      <c r="H51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="inlineStr">
+      <c r="A52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-04</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΤΑΥΡΟΣ ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D52">
+      <c r="D52" s="0">
         <v>1.5</v>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">68x80x32</t>
         </is>
       </c>
-      <c r="F52">
+      <c r="F52" s="0">
         <v>36</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52" t="inlineStr">
+      <c r="G52" s="0">
+        <v>1</v>
+      </c>
+      <c r="H52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="inlineStr">
+      <c r="A53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-05</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D53">
+      <c r="D53" s="0">
         <v>1.4</v>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">48x59x41</t>
         </is>
       </c>
-      <c r="F53">
+      <c r="F53" s="0">
         <v>48</v>
       </c>
-      <c r="G53">
-[...2 lines deleted...]
-      <c r="H53" t="inlineStr">
+      <c r="G53" s="0">
+        <v>1</v>
+      </c>
+      <c r="H53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="inlineStr">
+      <c r="A54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-06</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΤΑΥΡΟΣ ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D54">
+      <c r="D54" s="0">
         <v>1.6</v>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">87x87x35</t>
         </is>
       </c>
-      <c r="F54">
+      <c r="F54" s="0">
         <v>36</v>
       </c>
-      <c r="G54">
-[...2 lines deleted...]
-      <c r="H54" t="inlineStr">
+      <c r="G54" s="0">
+        <v>1</v>
+      </c>
+      <c r="H54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="inlineStr">
+      <c r="A55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-07</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D55">
+      <c r="D55" s="0">
         <v>2.8</v>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">103x103x61</t>
         </is>
       </c>
-      <c r="F55">
+      <c r="F55" s="0">
         <v>12</v>
       </c>
-      <c r="G55">
-[...2 lines deleted...]
-      <c r="H55" t="inlineStr">
+      <c r="G55" s="0">
+        <v>1</v>
+      </c>
+      <c r="H55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" t="inlineStr">
+      <c r="A56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
         </is>
       </c>
-      <c r="D56">
+      <c r="D56" s="0">
         <v>1.12</v>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x55x42</t>
         </is>
       </c>
-      <c r="F56">
+      <c r="F56" s="0">
         <v>48</v>
       </c>
-      <c r="G56">
-[...2 lines deleted...]
-      <c r="H56" t="inlineStr">
+      <c r="G56" s="0">
+        <v>1</v>
+      </c>
+      <c r="H56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="inlineStr">
+      <c r="A57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D57">
+      <c r="D57" s="0">
         <v>1.55</v>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">63x84x36</t>
         </is>
       </c>
-      <c r="F57">
+      <c r="F57" s="0">
         <v>36</v>
       </c>
-      <c r="G57">
-[...2 lines deleted...]
-      <c r="H57" t="inlineStr">
+      <c r="G57" s="0">
+        <v>1</v>
+      </c>
+      <c r="H57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="inlineStr">
+      <c r="A58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D58">
+      <c r="D58" s="0">
         <v>4.85</v>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">145x194x55</t>
         </is>
       </c>
-      <c r="F58">
+      <c r="F58" s="0">
         <v>12</v>
       </c>
-      <c r="G58">
-[...2 lines deleted...]
-      <c r="H58" t="inlineStr">
+      <c r="G58" s="0">
+        <v>1</v>
+      </c>
+      <c r="H58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="inlineStr">
+      <c r="A59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D59">
+      <c r="D59" s="0">
         <v>5.4</v>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">145x194x55</t>
         </is>
       </c>
-      <c r="F59">
+      <c r="F59" s="0">
         <v>12</v>
       </c>
-      <c r="G59">
-[...2 lines deleted...]
-      <c r="H59" t="inlineStr">
+      <c r="G59" s="0">
+        <v>1</v>
+      </c>
+      <c r="H59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="inlineStr">
+      <c r="A60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
+      <c r="B60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6014A</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D60">
+      <c r="D60" s="0">
         <v>2.05</v>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">117x91x47</t>
         </is>
       </c>
-      <c r="F60">
+      <c r="F60" s="0">
         <v>24</v>
       </c>
-      <c r="G60">
-[...2 lines deleted...]
-      <c r="H60" t="inlineStr">
+      <c r="G60" s="0">
+        <v>1</v>
+      </c>
+      <c r="H60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="inlineStr">
+      <c r="A61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6015A</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D61">
+      <c r="D61" s="0">
         <v>2.05</v>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">233x43x33</t>
         </is>
       </c>
-      <c r="F61">
+      <c r="F61" s="0">
         <v>24</v>
       </c>
-      <c r="G61">
-[...2 lines deleted...]
-      <c r="H61" t="inlineStr">
+      <c r="G61" s="0">
+        <v>1</v>
+      </c>
+      <c r="H61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="inlineStr">
+      <c r="A62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
         </is>
       </c>
-      <c r="D62">
+      <c r="D62" s="0">
         <v>1.82</v>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">177x43x31</t>
         </is>
       </c>
-      <c r="F62">
+      <c r="F62" s="0">
         <v>24</v>
       </c>
-      <c r="G62">
-[...2 lines deleted...]
-      <c r="H62" t="inlineStr">
+      <c r="G62" s="0">
+        <v>1</v>
+      </c>
+      <c r="H62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="inlineStr">
+      <c r="A63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6017A</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D63">
+      <c r="D63" s="0">
         <v>1.12</v>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x65x35</t>
         </is>
       </c>
-      <c r="F63">
+      <c r="F63" s="0">
         <v>48</v>
       </c>
-      <c r="G63">
-[...2 lines deleted...]
-      <c r="H63" t="inlineStr">
+      <c r="G63" s="0">
+        <v>1</v>
+      </c>
+      <c r="H63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="inlineStr">
+      <c r="A64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D64">
+      <c r="D64" s="0">
         <v>1.75</v>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">63x84x61</t>
         </is>
       </c>
-      <c r="F64">
+      <c r="F64" s="0">
         <v>24</v>
       </c>
-      <c r="G64">
-[...2 lines deleted...]
-      <c r="H64" t="inlineStr">
+      <c r="G64" s="0">
+        <v>1</v>
+      </c>
+      <c r="H64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="inlineStr">
+      <c r="A65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-01</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D65">
+      <c r="D65" s="0">
         <v>1.85</v>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">211x48x32</t>
         </is>
       </c>
-      <c r="F65">
+      <c r="F65" s="0">
         <v>24</v>
       </c>
-      <c r="G65">
-[...2 lines deleted...]
-      <c r="H65" t="inlineStr">
+      <c r="G65" s="0">
+        <v>1</v>
+      </c>
+      <c r="H65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="inlineStr">
+      <c r="A66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-04</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D66">
+      <c r="D66" s="0">
         <v>1.3</v>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">86x57x31</t>
         </is>
       </c>
-      <c r="F66">
+      <c r="F66" s="0">
         <v>36</v>
       </c>
-      <c r="G66">
-[...2 lines deleted...]
-      <c r="H66" t="inlineStr">
+      <c r="G66" s="0">
+        <v>1</v>
+      </c>
+      <c r="H66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="inlineStr">
+      <c r="A67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-05</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D67">
+      <c r="D67" s="0">
         <v>1.1</v>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">64x52x42</t>
         </is>
       </c>
-      <c r="F67">
+      <c r="F67" s="0">
         <v>36</v>
       </c>
-      <c r="G67">
-[...2 lines deleted...]
-      <c r="H67" t="inlineStr">
+      <c r="G67" s="0">
+        <v>1</v>
+      </c>
+      <c r="H67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="inlineStr">
+      <c r="A68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-07</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D68">
+      <c r="D68" s="0">
         <v>1.1</v>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">61x52x31</t>
         </is>
       </c>
-      <c r="F68">
+      <c r="F68" s="0">
         <v>36</v>
       </c>
-      <c r="G68">
-[...2 lines deleted...]
-      <c r="H68" t="inlineStr">
+      <c r="G68" s="0">
+        <v>1</v>
+      </c>
+      <c r="H68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="inlineStr">
+      <c r="A69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-03L</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D69">
+      <c r="D69" s="0">
         <v>2.75</v>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">165x165x30</t>
         </is>
       </c>
-      <c r="F69">
+      <c r="F69" s="0">
         <v>12</v>
       </c>
-      <c r="G69">
-[...2 lines deleted...]
-      <c r="H69" t="inlineStr">
+      <c r="G69" s="0">
+        <v>1</v>
+      </c>
+      <c r="H69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="inlineStr">
+      <c r="A70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-01S</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D70">
+      <c r="D70" s="0">
         <v>1.55</v>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">220x53x28</t>
         </is>
       </c>
-      <c r="F70">
+      <c r="F70" s="0">
         <v>24</v>
       </c>
-      <c r="G70">
-[...2 lines deleted...]
-      <c r="H70" t="inlineStr">
+      <c r="G70" s="0">
+        <v>1</v>
+      </c>
+      <c r="H70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="inlineStr">
+      <c r="A71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-02</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D71">
+      <c r="D71" s="0">
         <v>4.2</v>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">193x189x35</t>
         </is>
       </c>
-      <c r="F71">
+      <c r="F71" s="0">
         <v>12</v>
       </c>
-      <c r="G71">
-[...2 lines deleted...]
-      <c r="H71" t="inlineStr">
+      <c r="G71" s="0">
+        <v>1</v>
+      </c>
+      <c r="H71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="inlineStr">
+      <c r="A72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-04</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ</t>
         </is>
       </c>
-      <c r="D72">
-[...2 lines deleted...]
-      <c r="E72" t="inlineStr">
+      <c r="D72" s="0">
+        <v>1</v>
+      </c>
+      <c r="E72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">68x68x26</t>
         </is>
       </c>
-      <c r="F72">
+      <c r="F72" s="0">
         <v>36</v>
       </c>
-      <c r="G72">
-[...2 lines deleted...]
-      <c r="H72" t="inlineStr">
+      <c r="G72" s="0">
+        <v>1</v>
+      </c>
+      <c r="H72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="inlineStr">
+      <c r="A73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-05</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D73">
+      <c r="D73" s="0">
         <v>0.85</v>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x44x34</t>
         </is>
       </c>
-      <c r="F73">
+      <c r="F73" s="0">
         <v>36</v>
       </c>
-      <c r="G73">
-[...2 lines deleted...]
-      <c r="H73" t="inlineStr">
+      <c r="G73" s="0">
+        <v>1</v>
+      </c>
+      <c r="H73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="inlineStr">
+      <c r="A74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-06</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D74">
+      <c r="D74" s="0">
         <v>1.15</v>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">87x85x30</t>
         </is>
       </c>
-      <c r="F74">
+      <c r="F74" s="0">
         <v>24</v>
       </c>
-      <c r="G74">
-[...2 lines deleted...]
-      <c r="H74" t="inlineStr">
+      <c r="G74" s="0">
+        <v>1</v>
+      </c>
+      <c r="H74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="inlineStr">
+      <c r="A75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-07</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ</t>
         </is>
       </c>
-      <c r="D75">
+      <c r="D75" s="0">
         <v>1.15</v>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">50x124x30</t>
         </is>
       </c>
-      <c r="F75">
+      <c r="F75" s="0">
         <v>24</v>
       </c>
-      <c r="G75">
-[...2 lines deleted...]
-      <c r="H75" t="inlineStr">
+      <c r="G75" s="0">
+        <v>1</v>
+      </c>
+      <c r="H75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="inlineStr">
+      <c r="A76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB01</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D76">
+      <c r="D76" s="0">
         <v>1.5</v>
       </c>
-      <c r="E76"/>
-      <c r="F76">
+      <c r="E76" s="0"/>
+      <c r="F76" s="0">
         <v>24</v>
       </c>
-      <c r="G76">
-[...2 lines deleted...]
-      <c r="H76" t="inlineStr">
+      <c r="G76" s="0">
+        <v>1</v>
+      </c>
+      <c r="H76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="inlineStr">
+      <c r="A77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB07</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΤΑΥΡΟ-ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D77">
+      <c r="D77" s="0">
         <v>1.2</v>
       </c>
-      <c r="E77"/>
-      <c r="F77">
+      <c r="E77" s="0"/>
+      <c r="F77" s="0">
         <v>36</v>
       </c>
-      <c r="G77">
-[...2 lines deleted...]
-      <c r="H77" t="inlineStr">
+      <c r="G77" s="0">
+        <v>1</v>
+      </c>
+      <c r="H77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="inlineStr">
+      <c r="A78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB08</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΤΑΥΡΟ-ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D78">
+      <c r="D78" s="0">
         <v>0.8</v>
       </c>
-      <c r="E78"/>
-      <c r="F78">
+      <c r="E78" s="0"/>
+      <c r="F78" s="0">
         <v>48</v>
       </c>
-      <c r="G78">
-[...2 lines deleted...]
-      <c r="H78" t="inlineStr">
+      <c r="G78" s="0">
+        <v>1</v>
+      </c>
+      <c r="H78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="inlineStr">
+      <c r="A79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN01</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D79">
+      <c r="D79" s="0">
         <v>1.15</v>
       </c>
-      <c r="E79"/>
-      <c r="F79">
+      <c r="E79" s="0"/>
+      <c r="F79" s="0">
         <v>24</v>
       </c>
-      <c r="G79">
-[...2 lines deleted...]
-      <c r="H79" t="inlineStr">
+      <c r="G79" s="0">
+        <v>1</v>
+      </c>
+      <c r="H79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="inlineStr">
+      <c r="A80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN03</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D80">
+      <c r="D80" s="0">
         <v>1.15</v>
       </c>
-      <c r="E80"/>
-      <c r="F80">
+      <c r="E80" s="0"/>
+      <c r="F80" s="0">
         <v>24</v>
       </c>
-      <c r="G80">
-[...2 lines deleted...]
-      <c r="H80" t="inlineStr">
+      <c r="G80" s="0">
+        <v>1</v>
+      </c>
+      <c r="H80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="inlineStr">
+      <c r="A81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN04</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D81">
+      <c r="D81" s="0">
         <v>0.9</v>
       </c>
-      <c r="E81"/>
-      <c r="F81">
+      <c r="E81" s="0"/>
+      <c r="F81" s="0">
         <v>36</v>
       </c>
-      <c r="G81">
-[...2 lines deleted...]
-      <c r="H81" t="inlineStr">
+      <c r="G81" s="0">
+        <v>1</v>
+      </c>
+      <c r="H81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="inlineStr">
+      <c r="A82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN05</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D82">
+      <c r="D82" s="0">
         <v>0.85</v>
       </c>
-      <c r="E82"/>
-      <c r="F82">
+      <c r="E82" s="0"/>
+      <c r="F82" s="0">
         <v>36</v>
       </c>
-      <c r="G82">
-[...2 lines deleted...]
-      <c r="H82" t="inlineStr">
+      <c r="G82" s="0">
+        <v>1</v>
+      </c>
+      <c r="H82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" t="inlineStr">
+      <c r="A83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN07</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D83">
+      <c r="D83" s="0">
         <v>1.05</v>
       </c>
-      <c r="E83"/>
-      <c r="F83">
+      <c r="E83" s="0"/>
+      <c r="F83" s="0">
         <v>36</v>
       </c>
-      <c r="G83">
-[...2 lines deleted...]
-      <c r="H83" t="inlineStr">
+      <c r="G83" s="0">
+        <v>1</v>
+      </c>
+      <c r="H83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="inlineStr">
+      <c r="A84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHN</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHN08</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ-ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D84">
+      <c r="D84" s="0">
         <v>0.75</v>
       </c>
-      <c r="E84"/>
-      <c r="F84">
+      <c r="E84" s="0"/>
+      <c r="F84" s="0">
         <v>48</v>
       </c>
-      <c r="G84">
-[...2 lines deleted...]
-      <c r="H84" t="inlineStr">
+      <c r="G84" s="0">
+        <v>1</v>
+      </c>
+      <c r="H84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr">
+      <c r="A85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ ΖΩΑΚΙΑ</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3020</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΧΙΒΑΔΑ ΡΟΖ-ΘΑΛΑΣΣΙ</t>
         </is>
       </c>
-      <c r="D85">
+      <c r="D85" s="0">
         <v>1.2</v>
       </c>
-      <c r="E85"/>
-      <c r="F85">
+      <c r="E85" s="0"/>
+      <c r="F85" s="0">
         <v>48</v>
       </c>
-      <c r="G85">
-[...2 lines deleted...]
-      <c r="H85" t="inlineStr">
+      <c r="G85" s="0">
+        <v>1</v>
+      </c>
+      <c r="H85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="inlineStr">
+      <c r="A86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ ΖΩΑΚΙΑ</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003L</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΑΚΙ ΘΑΛΑΣΣΙ</t>
         </is>
       </c>
-      <c r="D86">
+      <c r="D86" s="0">
         <v>1.2</v>
       </c>
-      <c r="E86"/>
-      <c r="F86">
+      <c r="E86" s="0"/>
+      <c r="F86" s="0">
         <v>48</v>
       </c>
-      <c r="G86">
-[...2 lines deleted...]
-      <c r="H86" t="inlineStr">
+      <c r="G86" s="0">
+        <v>1</v>
+      </c>
+      <c r="H86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="inlineStr">
+      <c r="A87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ ΖΩΑΚΙΑ</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5009</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΟΣ ΡΟΖ &amp; ΘΑΛΑΣΣΙ</t>
         </is>
       </c>
-      <c r="D87">
+      <c r="D87" s="0">
         <v>1.3</v>
       </c>
-      <c r="E87"/>
-      <c r="F87">
+      <c r="E87" s="0"/>
+      <c r="F87" s="0">
         <v>24</v>
       </c>
-      <c r="G87">
-[...2 lines deleted...]
-      <c r="H87" t="inlineStr">
+      <c r="G87" s="0">
+        <v>1</v>
+      </c>
+      <c r="H87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="inlineStr">
+      <c r="A88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ ΖΩΑΚΙΑ</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5015P</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΑΤΑ ΡΟΖ</t>
         </is>
       </c>
-      <c r="D88">
+      <c r="D88" s="0">
         <v>1.4</v>
       </c>
-      <c r="E88"/>
-      <c r="F88">
+      <c r="E88" s="0"/>
+      <c r="F88" s="0">
         <v>24</v>
       </c>
-      <c r="G88">
-[...2 lines deleted...]
-      <c r="H88" t="inlineStr">
+      <c r="G88" s="0">
+        <v>1</v>
+      </c>
+      <c r="H88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="inlineStr">
+      <c r="A89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ ΖΩΑΚΙΑ</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5018B</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΦΑΝΤΑΣ ΘΑΛΑΣΣΙ</t>
         </is>
       </c>
-      <c r="D89">
+      <c r="D89" s="0">
         <v>1.3</v>
       </c>
-      <c r="E89"/>
-      <c r="F89">
+      <c r="E89" s="0"/>
+      <c r="F89" s="0">
         <v>24</v>
       </c>
-      <c r="G89">
-[...2 lines deleted...]
-      <c r="H89" t="inlineStr">
+      <c r="G89" s="0">
+        <v>1</v>
+      </c>
+      <c r="H89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="inlineStr">
+      <c r="A90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5001</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΥΛΟΣ</t>
         </is>
       </c>
-      <c r="D90">
-[...2 lines deleted...]
-      <c r="E90" t="inlineStr">
+      <c r="D90" s="0">
+        <v>1</v>
+      </c>
+      <c r="E90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">56x48x45</t>
         </is>
       </c>
-      <c r="F90">
+      <c r="F90" s="0">
         <v>48</v>
       </c>
-      <c r="G90">
-[...2 lines deleted...]
-      <c r="H90" t="inlineStr">
+      <c r="G90" s="0">
+        <v>1</v>
+      </c>
+      <c r="H90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="inlineStr">
+      <c r="A91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5002</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΑΤΡΑΧΟΣ</t>
         </is>
       </c>
-      <c r="D91">
+      <c r="D91" s="0">
         <v>0.9</v>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">39x39x37</t>
         </is>
       </c>
-      <c r="F91">
+      <c r="F91" s="0">
         <v>48</v>
       </c>
-      <c r="G91">
-[...2 lines deleted...]
-      <c r="H91" t="inlineStr">
+      <c r="G91" s="0">
+        <v>1</v>
+      </c>
+      <c r="H91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="inlineStr">
+      <c r="A92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΑΚΙ ΜΙΚΡΟ</t>
         </is>
       </c>
-      <c r="D92">
-[...2 lines deleted...]
-      <c r="E92" t="inlineStr">
+      <c r="D92" s="0">
+        <v>1</v>
+      </c>
+      <c r="E92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">35x43x32</t>
         </is>
       </c>
-      <c r="F92">
+      <c r="F92" s="0">
         <v>48</v>
       </c>
-      <c r="G92">
-[...2 lines deleted...]
-      <c r="H92" t="inlineStr">
+      <c r="G92" s="0">
+        <v>1</v>
+      </c>
+      <c r="H92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="inlineStr">
+      <c r="A93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003L</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΑΚΙ ΜΕΓΑΛΟ</t>
         </is>
       </c>
-      <c r="D93">
+      <c r="D93" s="0">
         <v>1.2</v>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x54x38</t>
         </is>
       </c>
-      <c r="F93">
+      <c r="F93" s="0">
         <v>48</v>
       </c>
-      <c r="G93">
-[...2 lines deleted...]
-      <c r="H93" t="inlineStr">
+      <c r="G93" s="0">
+        <v>1</v>
+      </c>
+      <c r="H93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" t="inlineStr">
+      <c r="A94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5004</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΛΩΝΑ</t>
         </is>
       </c>
-      <c r="D94">
+      <c r="D94" s="0">
         <v>0.9</v>
       </c>
-      <c r="E94" t="inlineStr">
+      <c r="E94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x43x37</t>
         </is>
       </c>
-      <c r="F94">
+      <c r="F94" s="0">
         <v>48</v>
       </c>
-      <c r="G94">
-[...2 lines deleted...]
-      <c r="H94" t="inlineStr">
+      <c r="G94" s="0">
+        <v>1</v>
+      </c>
+      <c r="H94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="inlineStr">
+      <c r="A95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5005</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΒΟΥΡΑΣ</t>
         </is>
       </c>
-      <c r="D95">
+      <c r="D95" s="0">
         <v>0.9</v>
       </c>
-      <c r="E95" t="inlineStr">
+      <c r="E95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">40x35x34</t>
         </is>
       </c>
-      <c r="F95">
+      <c r="F95" s="0">
         <v>48</v>
       </c>
-      <c r="G95">
-[...2 lines deleted...]
-      <c r="H95" t="inlineStr">
+      <c r="G95" s="0">
+        <v>1</v>
+      </c>
+      <c r="H95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" t="inlineStr">
+      <c r="A96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5006</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΤΑΠΟΔΙ</t>
         </is>
       </c>
-      <c r="D96">
+      <c r="D96" s="0">
         <v>0.9</v>
       </c>
-      <c r="E96" t="inlineStr">
+      <c r="E96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">37x41x38</t>
         </is>
       </c>
-      <c r="F96">
+      <c r="F96" s="0">
         <v>48</v>
       </c>
-      <c r="G96">
-[...2 lines deleted...]
-      <c r="H96" t="inlineStr">
+      <c r="G96" s="0">
+        <v>1</v>
+      </c>
+      <c r="H96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="inlineStr">
+      <c r="A97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5007</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΛΑΓΟΣ ΜΕΓΑΛΟΣ</t>
         </is>
       </c>
-      <c r="D97">
+      <c r="D97" s="0">
         <v>1.2</v>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">37x45x80</t>
         </is>
       </c>
-      <c r="F97">
+      <c r="F97" s="0">
         <v>36</v>
       </c>
-      <c r="G97">
-[...2 lines deleted...]
-      <c r="H97" t="inlineStr">
+      <c r="G97" s="0">
+        <v>1</v>
+      </c>
+      <c r="H97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="inlineStr">
+      <c r="A98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5009</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΟΣ ΜΕΓΑΛΟΣ</t>
         </is>
       </c>
-      <c r="D98">
+      <c r="D98" s="0">
         <v>1.3</v>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x58x74</t>
         </is>
       </c>
-      <c r="F98">
+      <c r="F98" s="0">
         <v>24</v>
       </c>
-      <c r="G98">
-[...2 lines deleted...]
-      <c r="H98" t="inlineStr">
+      <c r="G98" s="0">
+        <v>1</v>
+      </c>
+      <c r="H98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="inlineStr">
+      <c r="A99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5009S</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΡΚΟΥΔΟΣ ΜΙΚΡΟΣ</t>
         </is>
       </c>
-      <c r="D99">
+      <c r="D99" s="0">
         <v>1.1</v>
       </c>
-      <c r="E99" t="inlineStr">
+      <c r="E99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">43x45x62</t>
         </is>
       </c>
-      <c r="F99">
+      <c r="F99" s="0">
         <v>48</v>
       </c>
-      <c r="G99">
-[...2 lines deleted...]
-      <c r="H99" t="inlineStr">
+      <c r="G99" s="0">
+        <v>1</v>
+      </c>
+      <c r="H99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="inlineStr">
+      <c r="A100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
+      <c r="B100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5010</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΑΛΑΙΝΑ</t>
         </is>
       </c>
-      <c r="D100">
+      <c r="D100" s="0">
         <v>1.2</v>
       </c>
-      <c r="E100" t="inlineStr">
+      <c r="E100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">64x70x50</t>
         </is>
       </c>
-      <c r="F100">
+      <c r="F100" s="0">
         <v>36</v>
       </c>
-      <c r="G100">
-[...2 lines deleted...]
-      <c r="H100" t="inlineStr">
+      <c r="G100" s="0">
+        <v>1</v>
+      </c>
+      <c r="H100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="inlineStr">
+      <c r="A101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
+      <c r="B101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5012</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="C101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΤΟΠΟΥΛΟ</t>
         </is>
       </c>
-      <c r="D101">
-[...2 lines deleted...]
-      <c r="E101" t="inlineStr">
+      <c r="D101" s="0">
+        <v>1</v>
+      </c>
+      <c r="E101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x50x72</t>
         </is>
       </c>
-      <c r="F101">
+      <c r="F101" s="0">
         <v>36</v>
       </c>
-      <c r="G101">
-[...2 lines deleted...]
-      <c r="H101" t="inlineStr">
+      <c r="G101" s="0">
+        <v>1</v>
+      </c>
+      <c r="H101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="inlineStr">
+      <c r="A102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5013</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΙΓΚΟΥΙΝΟΣ</t>
         </is>
       </c>
-      <c r="D102">
+      <c r="D102" s="0">
         <v>1.2</v>
       </c>
-      <c r="E102" t="inlineStr">
+      <c r="E102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">52x50x69</t>
         </is>
       </c>
-      <c r="F102">
+      <c r="F102" s="0">
         <v>36</v>
       </c>
-      <c r="G102">
-[...2 lines deleted...]
-      <c r="H102" t="inlineStr">
+      <c r="G102" s="0">
+        <v>1</v>
+      </c>
+      <c r="H102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="inlineStr">
+      <c r="A103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
+      <c r="B103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5014</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="C103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΥΚΝΟΣ</t>
         </is>
       </c>
-      <c r="D103">
+      <c r="D103" s="0">
         <v>1.2</v>
       </c>
-      <c r="E103" t="inlineStr">
+      <c r="E103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">54x58x76</t>
         </is>
       </c>
-      <c r="F103">
+      <c r="F103" s="0">
         <v>24</v>
       </c>
-      <c r="G103">
-[...2 lines deleted...]
-      <c r="H103" t="inlineStr">
+      <c r="G103" s="0">
+        <v>1</v>
+      </c>
+      <c r="H103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="inlineStr">
+      <c r="A104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5015</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΑΤΑ</t>
         </is>
       </c>
-      <c r="D104">
+      <c r="D104" s="0">
         <v>1.4</v>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">59x59x89</t>
         </is>
       </c>
-      <c r="F104">
+      <c r="F104" s="0">
         <v>24</v>
       </c>
-      <c r="G104">
-[...2 lines deleted...]
-      <c r="H104" t="inlineStr">
+      <c r="G104" s="0">
+        <v>1</v>
+      </c>
+      <c r="H104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="inlineStr">
+      <c r="A105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
+      <c r="B105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5017</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="C105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΛΙΓΚΑΡΙ</t>
         </is>
       </c>
-      <c r="D105">
+      <c r="D105" s="0">
         <v>1.1</v>
       </c>
-      <c r="E105" t="inlineStr">
+      <c r="E105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x42x44</t>
         </is>
       </c>
-      <c r="F105">
+      <c r="F105" s="0">
         <v>48</v>
       </c>
-      <c r="G105">
-[...2 lines deleted...]
-      <c r="H105" t="inlineStr">
+      <c r="G105" s="0">
+        <v>1</v>
+      </c>
+      <c r="H105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="inlineStr">
+      <c r="A106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
+      <c r="B106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5018</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΦΑΝΤΑΣ ΜΕΓΑΛΟΣ</t>
         </is>
       </c>
-      <c r="D106">
+      <c r="D106" s="0">
         <v>1.3</v>
       </c>
-      <c r="E106" t="inlineStr">
+      <c r="E106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x52x81</t>
         </is>
       </c>
-      <c r="F106">
+      <c r="F106" s="0">
         <v>24</v>
       </c>
-      <c r="G106">
-[...2 lines deleted...]
-      <c r="H106" t="inlineStr">
+      <c r="G106" s="0">
+        <v>1</v>
+      </c>
+      <c r="H106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="inlineStr">
+      <c r="A107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5018S</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΦΑΝΤΑΣ ΜΙΚΡΟΣ</t>
         </is>
       </c>
-      <c r="D107">
-[...2 lines deleted...]
-      <c r="E107" t="inlineStr">
+      <c r="D107" s="0">
+        <v>1</v>
+      </c>
+      <c r="E107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">39x42x63</t>
         </is>
       </c>
-      <c r="F107">
+      <c r="F107" s="0">
         <v>48</v>
       </c>
-      <c r="G107">
-[...2 lines deleted...]
-      <c r="H107" t="inlineStr">
+      <c r="G107" s="0">
+        <v>1</v>
+      </c>
+      <c r="H107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="inlineStr">
+      <c r="A108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
+      <c r="B108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5019</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="C108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΛΑΓΟΣ ΜΙΚΡΟΣ</t>
         </is>
       </c>
-      <c r="D108">
-[...2 lines deleted...]
-      <c r="E108" t="inlineStr">
+      <c r="D108" s="0">
+        <v>1</v>
+      </c>
+      <c r="E108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x50x71</t>
         </is>
       </c>
-      <c r="F108">
+      <c r="F108" s="0">
         <v>36</v>
       </c>
-      <c r="G108">
-[...2 lines deleted...]
-      <c r="H108" t="inlineStr">
+      <c r="G108" s="0">
+        <v>1</v>
+      </c>
+      <c r="H108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="inlineStr">
+      <c r="A109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5020</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D109">
+      <c r="D109" s="0">
         <v>1.2</v>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">59x59x40</t>
         </is>
       </c>
-      <c r="F109">
+      <c r="F109" s="0">
         <v>48</v>
       </c>
-      <c r="G109">
-[...2 lines deleted...]
-      <c r="H109" t="inlineStr">
+      <c r="G109" s="0">
+        <v>1</v>
+      </c>
+      <c r="H109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="inlineStr">
+      <c r="A110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5021</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΟΥΡΟΥΝΑΚΙ</t>
         </is>
       </c>
-      <c r="D110">
+      <c r="D110" s="0">
         <v>1.4</v>
       </c>
-      <c r="E110" t="inlineStr">
+      <c r="E110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">65x54x72</t>
         </is>
       </c>
-      <c r="F110">
+      <c r="F110" s="0">
         <v>24</v>
       </c>
-      <c r="G110">
-[...2 lines deleted...]
-      <c r="H110" t="inlineStr">
+      <c r="G110" s="0">
+        <v>1</v>
+      </c>
+      <c r="H110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="inlineStr">
+      <c r="A111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5022</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΙΘΗΚΟΣ</t>
         </is>
       </c>
-      <c r="D111">
+      <c r="D111" s="0">
         <v>1.4</v>
       </c>
-      <c r="E111" t="inlineStr">
+      <c r="E111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x49x70</t>
         </is>
       </c>
-      <c r="F111">
+      <c r="F111" s="0">
         <v>36</v>
       </c>
-      <c r="G111">
-[...2 lines deleted...]
-      <c r="H111" t="inlineStr">
+      <c r="G111" s="0">
+        <v>1</v>
+      </c>
+      <c r="H111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="inlineStr">
+      <c r="A112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5025</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΓΕΛΑΔΑ</t>
         </is>
       </c>
-      <c r="D112">
+      <c r="D112" s="0">
         <v>1.4</v>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">44x45x74</t>
         </is>
       </c>
-      <c r="F112">
+      <c r="F112" s="0">
         <v>36</v>
       </c>
-      <c r="G112">
-[...2 lines deleted...]
-      <c r="H112" t="inlineStr">
+      <c r="G112" s="0">
+        <v>1</v>
+      </c>
+      <c r="H112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="inlineStr">
+      <c r="A113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5029</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΛΦΙΝΙ</t>
         </is>
       </c>
-      <c r="D113">
+      <c r="D113" s="0">
         <v>1.4</v>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">57x65x66</t>
         </is>
       </c>
-      <c r="F113">
+      <c r="F113" s="0">
         <v>36</v>
       </c>
-      <c r="G113">
-[...2 lines deleted...]
-      <c r="H113" t="inlineStr">
+      <c r="G113" s="0">
+        <v>1</v>
+      </c>
+      <c r="H113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="inlineStr">
+      <c r="A114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5031M</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΥΛΑΚΙ</t>
         </is>
       </c>
-      <c r="D114">
+      <c r="D114" s="0">
         <v>1.3</v>
       </c>
-      <c r="E114" t="inlineStr">
+      <c r="E114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">70x53x55</t>
         </is>
       </c>
-      <c r="F114">
+      <c r="F114" s="0">
         <v>24</v>
       </c>
-      <c r="G114">
-[...2 lines deleted...]
-      <c r="H114" t="inlineStr">
+      <c r="G114" s="0">
+        <v>1</v>
+      </c>
+      <c r="H114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="inlineStr">
+      <c r="A115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
+      <c r="B115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5031W</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
+      <c r="C115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΥΛΙΤΣΑ</t>
         </is>
       </c>
-      <c r="D115">
+      <c r="D115" s="0">
         <v>1.4</v>
       </c>
-      <c r="E115" t="inlineStr">
+      <c r="E115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">70x53x55</t>
         </is>
       </c>
-      <c r="F115">
+      <c r="F115" s="0">
         <v>24</v>
       </c>
-      <c r="G115">
-[...2 lines deleted...]
-      <c r="H115" t="inlineStr">
+      <c r="G115" s="0">
+        <v>1</v>
+      </c>
+      <c r="H115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="inlineStr">
+      <c r="A116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
+      <c r="B116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5034</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="C116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΙΠΠΟΠΟΤΑΜΟΣ</t>
         </is>
       </c>
-      <c r="D116">
+      <c r="D116" s="0">
         <v>1.4</v>
       </c>
-      <c r="E116" t="inlineStr">
+      <c r="E116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">59x53x79</t>
         </is>
       </c>
-      <c r="F116">
+      <c r="F116" s="0">
         <v>36</v>
       </c>
-      <c r="G116">
-[...2 lines deleted...]
-      <c r="H116" t="inlineStr">
+      <c r="G116" s="0">
+        <v>1</v>
+      </c>
+      <c r="H116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="inlineStr">
+      <c r="A117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8002B</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="C117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΟΤΣΙ ΤΙΡΚΟΥΑΖ</t>
         </is>
       </c>
-      <c r="D117">
+      <c r="D117" s="0">
         <v>1.4</v>
       </c>
-      <c r="E117" t="inlineStr">
+      <c r="E117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">42x86x64</t>
         </is>
       </c>
-      <c r="F117">
+      <c r="F117" s="0">
         <v>24</v>
       </c>
-      <c r="G117">
-[...2 lines deleted...]
-      <c r="H117" t="inlineStr">
+      <c r="G117" s="0">
+        <v>1</v>
+      </c>
+      <c r="H117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="inlineStr">
+      <c r="A118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
+      <c r="B118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8002P</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="C118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΟΤΣΙ ΡΟΖ</t>
         </is>
       </c>
-      <c r="D118">
+      <c r="D118" s="0">
         <v>1.4</v>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">42x86x64</t>
         </is>
       </c>
-      <c r="F118">
+      <c r="F118" s="0">
         <v>24</v>
       </c>
-      <c r="G118">
-[...2 lines deleted...]
-      <c r="H118" t="inlineStr">
+      <c r="G118" s="0">
+        <v>1</v>
+      </c>
+      <c r="H118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="inlineStr">
+      <c r="A119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
+      <c r="B119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8003</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
+      <c r="C119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΙΑΝΟ</t>
         </is>
       </c>
-      <c r="D119">
+      <c r="D119" s="0">
         <v>1.2</v>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">65x51x49</t>
         </is>
       </c>
-      <c r="F119">
+      <c r="F119" s="0">
         <v>48</v>
       </c>
-      <c r="G119">
-[...2 lines deleted...]
-      <c r="H119" t="inlineStr">
+      <c r="G119" s="0">
+        <v>1</v>
+      </c>
+      <c r="H119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="inlineStr">
+      <c r="A120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
+      <c r="B120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8015B</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΡΝΙΖΑ ΤΙΡΚΟΥΑΖ</t>
         </is>
       </c>
-      <c r="D120">
+      <c r="D120" s="0">
         <v>1.4</v>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">61x68x34</t>
         </is>
       </c>
-      <c r="F120">
+      <c r="F120" s="0">
         <v>36</v>
       </c>
-      <c r="G120">
-[...2 lines deleted...]
-      <c r="H120" t="inlineStr">
+      <c r="G120" s="0">
+        <v>1</v>
+      </c>
+      <c r="H120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="inlineStr">
+      <c r="A121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
+      <c r="B121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8015P</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="C121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΡΝΙΖΑ ΡΟΖ</t>
         </is>
       </c>
-      <c r="D121">
+      <c r="D121" s="0">
         <v>1.4</v>
       </c>
-      <c r="E121" t="inlineStr">
+      <c r="E121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">61x68x34</t>
         </is>
       </c>
-      <c r="F121">
+      <c r="F121" s="0">
         <v>36</v>
       </c>
-      <c r="G121">
-[...2 lines deleted...]
-      <c r="H121" t="inlineStr">
+      <c r="G121" s="0">
+        <v>1</v>
+      </c>
+      <c r="H121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="inlineStr">
+      <c r="A122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8027G</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΥΤΟΚΙΝΗΤΟ ΠΡΑΣΙΝΟ</t>
         </is>
       </c>
-      <c r="D122">
+      <c r="D122" s="0">
         <v>1.2</v>
       </c>
-      <c r="E122" t="inlineStr">
+      <c r="E122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x67x45</t>
         </is>
       </c>
-      <c r="F122">
+      <c r="F122" s="0">
         <v>48</v>
       </c>
-      <c r="G122">
-[...2 lines deleted...]
-      <c r="H122" t="inlineStr">
+      <c r="G122" s="0">
+        <v>1</v>
+      </c>
+      <c r="H122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="inlineStr">
+      <c r="A123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8027R</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΥΤΟΚΙΝΗΤΟ ΚΟΚΚΙΝΟ</t>
         </is>
       </c>
-      <c r="D123">
+      <c r="D123" s="0">
         <v>1.2</v>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x67x45</t>
         </is>
       </c>
-      <c r="F123">
+      <c r="F123" s="0">
         <v>48</v>
       </c>
-      <c r="G123">
-[...2 lines deleted...]
-      <c r="H123" t="inlineStr">
+      <c r="G123" s="0">
+        <v>1</v>
+      </c>
+      <c r="H123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="inlineStr">
+      <c r="A124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7001NL</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D124">
+      <c r="D124" s="0">
         <v>2.55</v>
       </c>
-      <c r="E124" t="inlineStr">
+      <c r="E124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">222x58x35</t>
         </is>
       </c>
-      <c r="F124">
+      <c r="F124" s="0">
         <v>12</v>
       </c>
-      <c r="G124">
-[...2 lines deleted...]
-      <c r="H124" t="inlineStr">
+      <c r="G124" s="0">
+        <v>1</v>
+      </c>
+      <c r="H124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="inlineStr">
+      <c r="A125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7002NL</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
         </is>
       </c>
-      <c r="D125">
+      <c r="D125" s="0">
         <v>4.65</v>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">158x132x41</t>
         </is>
       </c>
-      <c r="F125">
+      <c r="F125" s="0">
         <v>12</v>
       </c>
-      <c r="G125">
-[...2 lines deleted...]
-      <c r="H125" t="inlineStr">
+      <c r="G125" s="0">
+        <v>1</v>
+      </c>
+      <c r="H125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="inlineStr">
+      <c r="A126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
+      <c r="B126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7003NL</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΕΓΑΛΟΣ</t>
         </is>
       </c>
-      <c r="D126">
+      <c r="D126" s="0">
         <v>3.05</v>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">93x95x41</t>
         </is>
       </c>
-      <c r="F126">
+      <c r="F126" s="0">
         <v>24</v>
       </c>
-      <c r="G126">
-[...2 lines deleted...]
-      <c r="H126" t="inlineStr">
+      <c r="G126" s="0">
+        <v>1</v>
+      </c>
+      <c r="H126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="inlineStr">
+      <c r="A127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
+      <c r="B127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7004NL</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΙΚΡΟΣ</t>
         </is>
       </c>
-      <c r="D127">
+      <c r="D127" s="0">
         <v>1.9</v>
       </c>
-      <c r="E127" t="inlineStr">
+      <c r="E127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">74x75x34</t>
         </is>
       </c>
-      <c r="F127">
+      <c r="F127" s="0">
         <v>48</v>
       </c>
-      <c r="G127">
-[...2 lines deleted...]
-      <c r="H127" t="inlineStr">
+      <c r="G127" s="0">
+        <v>1</v>
+      </c>
+      <c r="H127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="inlineStr">
+      <c r="A128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7005NL</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D128">
+      <c r="D128" s="0">
         <v>1.85</v>
       </c>
-      <c r="E128" t="inlineStr">
+      <c r="E128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">79x56x44</t>
         </is>
       </c>
-      <c r="F128">
+      <c r="F128" s="0">
         <v>36</v>
       </c>
-      <c r="G128">
-[...2 lines deleted...]
-      <c r="H128" t="inlineStr">
+      <c r="G128" s="0">
+        <v>1</v>
+      </c>
+      <c r="H128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="inlineStr">
+      <c r="A129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-E</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D129">
+      <c r="D129" s="0">
         <v>1.6</v>
       </c>
-      <c r="E129" t="inlineStr">
+      <c r="E129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x57x45</t>
         </is>
       </c>
-      <c r="F129">
+      <c r="F129" s="0">
         <v>48</v>
       </c>
-      <c r="G129">
-[...2 lines deleted...]
-      <c r="H129" t="inlineStr">
+      <c r="G129" s="0">
+        <v>1</v>
+      </c>
+      <c r="H129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="inlineStr">
+      <c r="A130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-R</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D130">
+      <c r="D130" s="0">
         <v>1.6</v>
       </c>
-      <c r="E130" t="inlineStr">
+      <c r="E130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x57x45</t>
         </is>
       </c>
-      <c r="F130">
+      <c r="F130" s="0">
         <v>48</v>
       </c>
-      <c r="G130">
-[...2 lines deleted...]
-      <c r="H130" t="inlineStr">
+      <c r="G130" s="0">
+        <v>1</v>
+      </c>
+      <c r="H130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="inlineStr">
+      <c r="A131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-S</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D131">
+      <c r="D131" s="0">
         <v>1.6</v>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x57x45</t>
         </is>
       </c>
-      <c r="F131">
+      <c r="F131" s="0">
         <v>48</v>
       </c>
-      <c r="G131">
-[...2 lines deleted...]
-      <c r="H131" t="inlineStr">
+      <c r="G131" s="0">
+        <v>1</v>
+      </c>
+      <c r="H131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="inlineStr">
+      <c r="A132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7007NL</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D132">
+      <c r="D132" s="0">
         <v>3</v>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">94x96x57</t>
         </is>
       </c>
-      <c r="F132">
+      <c r="F132" s="0">
         <v>12</v>
       </c>
-      <c r="G132">
-[...2 lines deleted...]
-      <c r="H132" t="inlineStr">
+      <c r="G132" s="0">
+        <v>1</v>
+      </c>
+      <c r="H132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="inlineStr">
+      <c r="A133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7009NL</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D133">
+      <c r="D133" s="0">
         <v>5.7</v>
       </c>
-      <c r="E133" t="inlineStr">
+      <c r="E133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">191x162x47</t>
         </is>
       </c>
-      <c r="F133">
+      <c r="F133" s="0">
         <v>12</v>
       </c>
-      <c r="G133">
-[...2 lines deleted...]
-      <c r="H133" t="inlineStr">
+      <c r="G133" s="0">
+        <v>1</v>
+      </c>
+      <c r="H133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="inlineStr">
+      <c r="A134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D134">
+      <c r="D134" s="0">
         <v>2.22</v>
       </c>
-      <c r="E134" t="inlineStr">
+      <c r="E134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">222x49x36</t>
         </is>
       </c>
-      <c r="F134">
+      <c r="F134" s="0">
         <v>12</v>
       </c>
-      <c r="G134">
-[...2 lines deleted...]
-      <c r="H134" t="inlineStr">
+      <c r="G134" s="0">
+        <v>1</v>
+      </c>
+      <c r="H134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" t="inlineStr">
+      <c r="A135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011L</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D135">
+      <c r="D135" s="0">
         <v>2.74</v>
       </c>
-      <c r="E135" t="inlineStr">
+      <c r="E135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">245x59x37</t>
         </is>
       </c>
-      <c r="F135">
+      <c r="F135" s="0">
         <v>12</v>
       </c>
-      <c r="G135">
-[...2 lines deleted...]
-      <c r="H135" t="inlineStr">
+      <c r="G135" s="0">
+        <v>1</v>
+      </c>
+      <c r="H135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" t="inlineStr">
+      <c r="A136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7012</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ ΑΛΥΣΙΔΑ</t>
         </is>
       </c>
-      <c r="D136">
+      <c r="D136" s="0">
         <v>3.73</v>
       </c>
-      <c r="E136" t="inlineStr">
+      <c r="E136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">153x132x43</t>
         </is>
       </c>
-      <c r="F136">
+      <c r="F136" s="0">
         <v>12</v>
       </c>
-      <c r="G136">
-[...2 lines deleted...]
-      <c r="H136" t="inlineStr">
+      <c r="G136" s="0">
+        <v>1</v>
+      </c>
+      <c r="H136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="inlineStr">
+      <c r="A137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
+      <c r="B137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7013</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="C137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΕΓΑΛΟΣ</t>
         </is>
       </c>
-      <c r="D137">
+      <c r="D137" s="0">
         <v>2.06</v>
       </c>
-      <c r="E137" t="inlineStr">
+      <c r="E137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">91x92x41</t>
         </is>
       </c>
-      <c r="F137">
+      <c r="F137" s="0">
         <v>24</v>
       </c>
-      <c r="G137">
-[...2 lines deleted...]
-      <c r="H137" t="inlineStr">
+      <c r="G137" s="0">
+        <v>1</v>
+      </c>
+      <c r="H137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="inlineStr">
+      <c r="A138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7014</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΜΙΚΡΟΣ</t>
         </is>
       </c>
-      <c r="D138">
+      <c r="D138" s="0">
         <v>1.33</v>
       </c>
-      <c r="E138" t="inlineStr">
+      <c r="E138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x79x38</t>
         </is>
       </c>
-      <c r="F138">
+      <c r="F138" s="0">
         <v>36</v>
       </c>
-      <c r="G138">
-[...2 lines deleted...]
-      <c r="H138" t="inlineStr">
+      <c r="G138" s="0">
+        <v>1</v>
+      </c>
+      <c r="H138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="139">
-      <c r="A139" t="inlineStr">
+      <c r="A139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016E</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D139">
+      <c r="D139" s="0">
         <v>1.1</v>
       </c>
-      <c r="E139" t="inlineStr">
+      <c r="E139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x53x42</t>
         </is>
       </c>
-      <c r="F139">
+      <c r="F139" s="0">
         <v>48</v>
       </c>
-      <c r="G139">
-[...2 lines deleted...]
-      <c r="H139" t="inlineStr">
+      <c r="G139" s="0">
+        <v>1</v>
+      </c>
+      <c r="H139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="inlineStr">
+      <c r="A140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016R</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D140">
+      <c r="D140" s="0">
         <v>1.1</v>
       </c>
-      <c r="E140" t="inlineStr">
+      <c r="E140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x53x42</t>
         </is>
       </c>
-      <c r="F140">
+      <c r="F140" s="0">
         <v>48</v>
       </c>
-      <c r="G140">
-[...2 lines deleted...]
-      <c r="H140" t="inlineStr">
+      <c r="G140" s="0">
+        <v>1</v>
+      </c>
+      <c r="H140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="inlineStr">
+      <c r="A141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016RG</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">(χειρόγραφος - λείπει περιγραφή/τιμή)</t>
         </is>
       </c>
-      <c r="D141">
-[...9 lines deleted...]
-      <c r="H141" t="inlineStr">
+      <c r="D141" s="0">
+        <v>0</v>
+      </c>
+      <c r="E141" s="0"/>
+      <c r="F141" s="0">
+        <v>1</v>
+      </c>
+      <c r="G141" s="0">
+        <v>1</v>
+      </c>
+      <c r="H141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="inlineStr">
+      <c r="A142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016S</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D142">
+      <c r="D142" s="0">
         <v>1.1</v>
       </c>
-      <c r="E142" t="inlineStr">
+      <c r="E142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x53x42</t>
         </is>
       </c>
-      <c r="F142">
+      <c r="F142" s="0">
         <v>48</v>
       </c>
-      <c r="G142">
-[...2 lines deleted...]
-      <c r="H142" t="inlineStr">
+      <c r="G142" s="0">
+        <v>1</v>
+      </c>
+      <c r="H142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" t="inlineStr">
+      <c r="A143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
+      <c r="B143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7017</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="C143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D143">
+      <c r="D143" s="0">
         <v>2.24</v>
       </c>
-      <c r="E143" t="inlineStr">
+      <c r="E143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">92x93x58</t>
         </is>
       </c>
-      <c r="F143">
+      <c r="F143" s="0">
         <v>12</v>
       </c>
-      <c r="G143">
-[...2 lines deleted...]
-      <c r="H143" t="inlineStr">
+      <c r="G143" s="0">
+        <v>1</v>
+      </c>
+      <c r="H143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="inlineStr">
+      <c r="A144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7019</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D144">
+      <c r="D144" s="0">
         <v>5.4</v>
       </c>
-      <c r="E144" t="inlineStr">
+      <c r="E144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">190x160x45</t>
         </is>
       </c>
-      <c r="F144">
+      <c r="F144" s="0">
         <v>12</v>
       </c>
-      <c r="G144">
-[...2 lines deleted...]
-      <c r="H144" t="inlineStr">
+      <c r="G144" s="0">
+        <v>1</v>
+      </c>
+      <c r="H144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="inlineStr">
+      <c r="A145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7021</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D145">
+      <c r="D145" s="0">
         <v>1.77</v>
       </c>
-      <c r="E145" t="inlineStr">
+      <c r="E145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">79x56x44</t>
         </is>
       </c>
-      <c r="F145">
+      <c r="F145" s="0">
         <v>36</v>
       </c>
-      <c r="G145">
-[...2 lines deleted...]
-      <c r="H145" t="inlineStr">
+      <c r="G145" s="0">
+        <v>1</v>
+      </c>
+      <c r="H145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="inlineStr">
+      <c r="A146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-01</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D146">
+      <c r="D146" s="0">
         <v>3.1</v>
       </c>
-      <c r="E146" t="inlineStr">
+      <c r="E146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">223x52x32</t>
         </is>
       </c>
-      <c r="F146">
+      <c r="F146" s="0">
         <v>24</v>
       </c>
-      <c r="G146">
-[...2 lines deleted...]
-      <c r="H146" t="inlineStr">
+      <c r="G146" s="0">
+        <v>1</v>
+      </c>
+      <c r="H146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" t="inlineStr">
+      <c r="A147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-03</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D147">
+      <c r="D147" s="0">
         <v>2.8</v>
       </c>
-      <c r="E147" t="inlineStr">
+      <c r="E147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">105x86x36</t>
         </is>
       </c>
-      <c r="F147">
+      <c r="F147" s="0">
         <v>24</v>
       </c>
-      <c r="G147">
-[...2 lines deleted...]
-      <c r="H147" t="inlineStr">
+      <c r="G147" s="0">
+        <v>1</v>
+      </c>
+      <c r="H147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" t="inlineStr">
+      <c r="A148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-04</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D148">
+      <c r="D148" s="0">
         <v>2.2</v>
       </c>
-      <c r="E148" t="inlineStr">
+      <c r="E148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">60x76x32</t>
         </is>
       </c>
-      <c r="F148">
+      <c r="F148" s="0">
         <v>48</v>
       </c>
-      <c r="G148">
-[...2 lines deleted...]
-      <c r="H148" t="inlineStr">
+      <c r="G148" s="0">
+        <v>1</v>
+      </c>
+      <c r="H148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="inlineStr">
+      <c r="A149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-05</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D149">
+      <c r="D149" s="0">
         <v>2.1</v>
       </c>
-      <c r="E149" t="inlineStr">
+      <c r="E149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">56x50x47</t>
         </is>
       </c>
-      <c r="F149">
+      <c r="F149" s="0">
         <v>48</v>
       </c>
-      <c r="G149">
-[...2 lines deleted...]
-      <c r="H149" t="inlineStr">
+      <c r="G149" s="0">
+        <v>1</v>
+      </c>
+      <c r="H149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="inlineStr">
+      <c r="A150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-06</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D150">
+      <c r="D150" s="0">
         <v>2.2</v>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">75x48x43</t>
         </is>
       </c>
-      <c r="F150">
+      <c r="F150" s="0">
         <v>48</v>
       </c>
-      <c r="G150">
-[...2 lines deleted...]
-      <c r="H150" t="inlineStr">
+      <c r="G150" s="0">
+        <v>1</v>
+      </c>
+      <c r="H150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="inlineStr">
+      <c r="A151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-07</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D151">
+      <c r="D151" s="0">
         <v>2.1</v>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">52x63x33</t>
         </is>
       </c>
-      <c r="F151">
+      <c r="F151" s="0">
         <v>48</v>
       </c>
-      <c r="G151">
-[...2 lines deleted...]
-      <c r="H151" t="inlineStr">
+      <c r="G151" s="0">
+        <v>1</v>
+      </c>
+      <c r="H151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="inlineStr">
+      <c r="A152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LW</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LW-M</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D152">
+      <c r="D152" s="0">
         <v>1.9</v>
       </c>
-      <c r="E152"/>
-      <c r="F152">
+      <c r="E152" s="0"/>
+      <c r="F152" s="0">
         <v>24</v>
       </c>
-      <c r="G152">
-[...2 lines deleted...]
-      <c r="H152" t="inlineStr">
+      <c r="G152" s="0">
+        <v>1</v>
+      </c>
+      <c r="H152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" t="inlineStr">
+      <c r="A153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LW</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LW-W</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D153">
+      <c r="D153" s="0">
         <v>1.9</v>
       </c>
-      <c r="E153"/>
-      <c r="F153">
+      <c r="E153" s="0"/>
+      <c r="F153" s="0">
         <v>24</v>
       </c>
-      <c r="G153">
-[...2 lines deleted...]
-      <c r="H153" t="inlineStr">
+      <c r="G153" s="0">
+        <v>1</v>
+      </c>
+      <c r="H153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="inlineStr">
+      <c r="A154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX01</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D154">
+      <c r="D154" s="0">
         <v>3.2</v>
       </c>
-      <c r="E154"/>
-      <c r="F154">
+      <c r="E154" s="0"/>
+      <c r="F154" s="0">
         <v>24</v>
       </c>
-      <c r="G154">
-[...2 lines deleted...]
-      <c r="H154" t="inlineStr">
+      <c r="G154" s="0">
+        <v>1</v>
+      </c>
+      <c r="H154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="inlineStr">
+      <c r="A155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX08</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ-ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D155">
+      <c r="D155" s="0">
         <v>1.93</v>
       </c>
-      <c r="E155"/>
-      <c r="F155">
+      <c r="E155" s="0"/>
+      <c r="F155" s="0">
         <v>36</v>
       </c>
-      <c r="G155">
-[...2 lines deleted...]
-      <c r="H155" t="inlineStr">
+      <c r="G155" s="0">
+        <v>1</v>
+      </c>
+      <c r="H155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="inlineStr">
+      <c r="A156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX11</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D156">
+      <c r="D156" s="0">
         <v>2.33</v>
       </c>
-      <c r="E156"/>
-      <c r="F156">
+      <c r="E156" s="0"/>
+      <c r="F156" s="0">
         <v>24</v>
       </c>
-      <c r="G156">
-[...2 lines deleted...]
-      <c r="H156" t="inlineStr">
+      <c r="G156" s="0">
+        <v>1</v>
+      </c>
+      <c r="H156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="inlineStr">
+      <c r="A157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX14</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D157">
+      <c r="D157" s="0">
         <v>4.3</v>
       </c>
-      <c r="E157"/>
-      <c r="F157">
+      <c r="E157" s="0"/>
+      <c r="F157" s="0">
         <v>12</v>
       </c>
-      <c r="G157">
-[...2 lines deleted...]
-      <c r="H157" t="inlineStr">
+      <c r="G157" s="0">
+        <v>1</v>
+      </c>
+      <c r="H157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" t="inlineStr">
+      <c r="A158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX19</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D158">
+      <c r="D158" s="0">
         <v>8.44</v>
       </c>
-      <c r="E158"/>
-      <c r="F158">
+      <c r="E158" s="0"/>
+      <c r="F158" s="0">
         <v>6</v>
       </c>
-      <c r="G158">
-[...2 lines deleted...]
-      <c r="H158" t="inlineStr">
+      <c r="G158" s="0">
+        <v>1</v>
+      </c>
+      <c r="H158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" t="inlineStr">
+      <c r="A159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΙΡΑ LX</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">LX20</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D159">
+      <c r="D159" s="0">
         <v>1.84</v>
       </c>
-      <c r="E159"/>
-      <c r="F159">
+      <c r="E159" s="0"/>
+      <c r="F159" s="0">
         <v>24</v>
       </c>
-      <c r="G159">
-[...2 lines deleted...]
-      <c r="H159" t="inlineStr">
+      <c r="G159" s="0">
+        <v>1</v>
+      </c>
+      <c r="H159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΝΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" t="inlineStr">
+      <c r="A160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02K</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D160">
+      <c r="D160" s="0">
         <v>5.5</v>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">169x169x43</t>
         </is>
       </c>
-      <c r="F160">
+      <c r="F160" s="0">
         <v>12</v>
       </c>
-      <c r="G160">
-[...2 lines deleted...]
-      <c r="H160" t="inlineStr">
+      <c r="G160" s="0">
+        <v>1</v>
+      </c>
+      <c r="H160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" t="inlineStr">
+      <c r="A161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02Σ</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D161">
+      <c r="D161" s="0">
         <v>5.7</v>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">169x169x43</t>
         </is>
       </c>
-      <c r="F161">
+      <c r="F161" s="0">
         <v>12</v>
       </c>
-      <c r="G161">
-[...2 lines deleted...]
-      <c r="H161" t="inlineStr">
+      <c r="G161" s="0">
+        <v>1</v>
+      </c>
+      <c r="H161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="inlineStr">
+      <c r="A162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-04</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D162">
+      <c r="D162" s="0">
         <v>1.8</v>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">71x71x35</t>
         </is>
       </c>
-      <c r="F162">
+      <c r="F162" s="0">
         <v>36</v>
       </c>
-      <c r="G162">
-[...2 lines deleted...]
-      <c r="H162" t="inlineStr">
+      <c r="G162" s="0">
+        <v>1</v>
+      </c>
+      <c r="H162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" t="inlineStr">
+      <c r="A163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-06</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D163">
+      <c r="D163" s="0">
         <v>1.2</v>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x51x45</t>
         </is>
       </c>
-      <c r="F163">
+      <c r="F163" s="0">
         <v>48</v>
       </c>
-      <c r="G163">
-[...2 lines deleted...]
-      <c r="H163" t="inlineStr">
+      <c r="G163" s="0">
+        <v>1</v>
+      </c>
+      <c r="H163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="164">
-      <c r="A164" t="inlineStr">
+      <c r="A164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D164">
+      <c r="D164" s="0">
         <v>2.9</v>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">100x100x53</t>
         </is>
       </c>
-      <c r="F164">
+      <c r="F164" s="0">
         <v>24</v>
       </c>
-      <c r="G164">
-[...2 lines deleted...]
-      <c r="H164" t="inlineStr">
+      <c r="G164" s="0">
+        <v>1</v>
+      </c>
+      <c r="H164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="inlineStr">
+      <c r="A165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07X</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ</t>
         </is>
       </c>
-      <c r="D165">
+      <c r="D165" s="0">
         <v>3.04</v>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">100x100x53</t>
         </is>
       </c>
-      <c r="F165">
+      <c r="F165" s="0">
         <v>24</v>
       </c>
-      <c r="G165">
-[...2 lines deleted...]
-      <c r="H165" t="inlineStr">
+      <c r="G165" s="0">
+        <v>1</v>
+      </c>
+      <c r="H165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="inlineStr">
+      <c r="A166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D166">
+      <c r="D166" s="0">
         <v>2.03</v>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">218x49x27</t>
         </is>
       </c>
-      <c r="F166">
+      <c r="F166" s="0">
         <v>24</v>
       </c>
-      <c r="G166">
-[...2 lines deleted...]
-      <c r="H166" t="inlineStr">
+      <c r="G166" s="0">
+        <v>1</v>
+      </c>
+      <c r="H166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="167">
-      <c r="A167" t="inlineStr">
+      <c r="A167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D167">
+      <c r="D167" s="0">
         <v>2.27</v>
       </c>
-      <c r="E167" t="inlineStr">
+      <c r="E167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">242x58x30</t>
         </is>
       </c>
-      <c r="F167">
+      <c r="F167" s="0">
         <v>24</v>
       </c>
-      <c r="G167">
-[...2 lines deleted...]
-      <c r="H167" t="inlineStr">
+      <c r="G167" s="0">
+        <v>1</v>
+      </c>
+      <c r="H167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="inlineStr">
+      <c r="A168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="C168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D168">
+      <c r="D168" s="0">
         <v>1.9</v>
       </c>
-      <c r="E168" t="inlineStr">
+      <c r="E168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">225x38x27</t>
         </is>
       </c>
-      <c r="F168">
+      <c r="F168" s="0">
         <v>48</v>
       </c>
-      <c r="G168">
-[...2 lines deleted...]
-      <c r="H168" t="inlineStr">
+      <c r="G168" s="0">
+        <v>1</v>
+      </c>
+      <c r="H168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="inlineStr">
+      <c r="A169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
+      <c r="B169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="C169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΧΕΙΡΟΠΕΔΑ ΡΟΛΟΙ</t>
         </is>
       </c>
-      <c r="D169">
+      <c r="D169" s="0">
         <v>2.16</v>
       </c>
-      <c r="E169" t="inlineStr">
+      <c r="E169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">93x93x52</t>
         </is>
       </c>
-      <c r="F169">
+      <c r="F169" s="0">
         <v>24</v>
       </c>
-      <c r="G169">
-[...2 lines deleted...]
-      <c r="H169" t="inlineStr">
+      <c r="G169" s="0">
+        <v>1</v>
+      </c>
+      <c r="H169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" t="inlineStr">
+      <c r="A170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D170">
+      <c r="D170" s="0">
         <v>1.41</v>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">61x78x31</t>
         </is>
       </c>
-      <c r="F170">
+      <c r="F170" s="0">
         <v>36</v>
       </c>
-      <c r="G170">
-[...2 lines deleted...]
-      <c r="H170" t="inlineStr">
+      <c r="G170" s="0">
+        <v>1</v>
+      </c>
+      <c r="H170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" t="inlineStr">
+      <c r="A171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
         </is>
       </c>
-      <c r="D171">
+      <c r="D171" s="0">
         <v>1.1</v>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x49x39</t>
         </is>
       </c>
-      <c r="F171">
+      <c r="F171" s="0">
         <v>48</v>
       </c>
-      <c r="G171">
-[...2 lines deleted...]
-      <c r="H171" t="inlineStr">
+      <c r="G171" s="0">
+        <v>1</v>
+      </c>
+      <c r="H171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="172">
-      <c r="A172" t="inlineStr">
+      <c r="A172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="C172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D172">
+      <c r="D172" s="0">
         <v>1.1</v>
       </c>
-      <c r="E172" t="inlineStr">
+      <c r="E172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x48x37</t>
         </is>
       </c>
-      <c r="F172">
+      <c r="F172" s="0">
         <v>48</v>
       </c>
-      <c r="G172">
-[...2 lines deleted...]
-      <c r="H172" t="inlineStr">
+      <c r="G172" s="0">
+        <v>1</v>
+      </c>
+      <c r="H172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" t="inlineStr">
+      <c r="A173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="C173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D173">
+      <c r="D173" s="0">
         <v>1.1</v>
       </c>
-      <c r="E173" t="inlineStr">
+      <c r="E173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">57x48x36</t>
         </is>
       </c>
-      <c r="F173">
+      <c r="F173" s="0">
         <v>48</v>
       </c>
-      <c r="G173">
-[...2 lines deleted...]
-      <c r="H173" t="inlineStr">
+      <c r="G173" s="0">
+        <v>1</v>
+      </c>
+      <c r="H173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="174">
-      <c r="A174" t="inlineStr">
+      <c r="A174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
+      <c r="B174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="C174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D174">
+      <c r="D174" s="0">
         <v>0.94</v>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">38x44x36</t>
         </is>
       </c>
-      <c r="F174">
+      <c r="F174" s="0">
         <v>48</v>
       </c>
-      <c r="G174">
-[...2 lines deleted...]
-      <c r="H174" t="inlineStr">
+      <c r="G174" s="0">
+        <v>1</v>
+      </c>
+      <c r="H174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" t="inlineStr">
+      <c r="A175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
+      <c r="B175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3012</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="C175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ ΓΑΝΤΖΟ</t>
         </is>
       </c>
-      <c r="D175">
+      <c r="D175" s="0">
         <v>1.13</v>
       </c>
-      <c r="E175" t="inlineStr">
+      <c r="E175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">48x52x43</t>
         </is>
       </c>
-      <c r="F175">
+      <c r="F175" s="0">
         <v>48</v>
       </c>
-      <c r="G175">
-[...2 lines deleted...]
-      <c r="H175" t="inlineStr">
+      <c r="G175" s="0">
+        <v>1</v>
+      </c>
+      <c r="H175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" t="inlineStr">
+      <c r="A176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
+      <c r="B176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015E</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D176">
+      <c r="D176" s="0">
         <v>1.25</v>
       </c>
-      <c r="E176" t="inlineStr">
+      <c r="E176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x67x27</t>
         </is>
       </c>
-      <c r="F176">
+      <c r="F176" s="0">
         <v>48</v>
       </c>
-      <c r="G176">
-[...2 lines deleted...]
-      <c r="H176" t="inlineStr">
+      <c r="G176" s="0">
+        <v>1</v>
+      </c>
+      <c r="H176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="inlineStr">
+      <c r="A177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
+      <c r="B177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
+      <c r="C177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D177">
+      <c r="D177" s="0">
         <v>1.25</v>
       </c>
-      <c r="E177" t="inlineStr">
+      <c r="E177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x67x27</t>
         </is>
       </c>
-      <c r="F177">
+      <c r="F177" s="0">
         <v>48</v>
       </c>
-      <c r="G177">
-[...2 lines deleted...]
-      <c r="H177" t="inlineStr">
+      <c r="G177" s="0">
+        <v>1</v>
+      </c>
+      <c r="H177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" t="inlineStr">
+      <c r="A178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019E</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D178">
+      <c r="D178" s="0">
         <v>0.94</v>
       </c>
-      <c r="E178" t="inlineStr">
+      <c r="E178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x51x24</t>
         </is>
       </c>
-      <c r="F178">
+      <c r="F178" s="0">
         <v>72</v>
       </c>
-      <c r="G178">
-[...2 lines deleted...]
-      <c r="H178" t="inlineStr">
+      <c r="G178" s="0">
+        <v>1</v>
+      </c>
+      <c r="H178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" t="inlineStr">
+      <c r="A179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
+      <c r="B179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019S</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΑΠΛΟ</t>
         </is>
       </c>
-      <c r="D179">
+      <c r="D179" s="0">
         <v>0.94</v>
       </c>
-      <c r="E179" t="inlineStr">
+      <c r="E179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">45x51x24</t>
         </is>
       </c>
-      <c r="F179">
+      <c r="F179" s="0">
         <v>72</v>
       </c>
-      <c r="G179">
-[...2 lines deleted...]
-      <c r="H179" t="inlineStr">
+      <c r="G179" s="0">
+        <v>1</v>
+      </c>
+      <c r="H179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" t="inlineStr">
+      <c r="A180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
+      <c r="B180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="C180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D180">
+      <c r="D180" s="0">
         <v>1.35</v>
       </c>
-      <c r="E180" t="inlineStr">
+      <c r="E180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">61x78x34</t>
         </is>
       </c>
-      <c r="F180">
+      <c r="F180" s="0">
         <v>36</v>
       </c>
-      <c r="G180">
-[...2 lines deleted...]
-      <c r="H180" t="inlineStr">
+      <c r="G180" s="0">
+        <v>1</v>
+      </c>
+      <c r="H180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="inlineStr">
+      <c r="A181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D181">
+      <c r="D181" s="0">
         <v>3.8</v>
       </c>
-      <c r="E181" t="inlineStr">
+      <c r="E181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">178x124x30</t>
         </is>
       </c>
-      <c r="F181">
+      <c r="F181" s="0">
         <v>12</v>
       </c>
-      <c r="G181">
-[...2 lines deleted...]
-      <c r="H181" t="inlineStr">
+      <c r="G181" s="0">
+        <v>1</v>
+      </c>
+      <c r="H181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" t="inlineStr">
+      <c r="A182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3029</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D182">
+      <c r="D182" s="0">
         <v>5.4</v>
       </c>
-      <c r="E182" t="inlineStr">
+      <c r="E182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">190x164x30</t>
         </is>
       </c>
-      <c r="F182">
+      <c r="F182" s="0">
         <v>12</v>
       </c>
-      <c r="G182">
-[...2 lines deleted...]
-      <c r="H182" t="inlineStr">
+      <c r="G182" s="0">
+        <v>1</v>
+      </c>
+      <c r="H182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" t="inlineStr">
+      <c r="A183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D183">
+      <c r="D183" s="0">
         <v>1.34</v>
       </c>
-      <c r="E183" t="inlineStr">
+      <c r="E183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">53x64x45</t>
         </is>
       </c>
-      <c r="F183">
+      <c r="F183" s="0">
         <v>48</v>
       </c>
-      <c r="G183">
-[...2 lines deleted...]
-      <c r="H183" t="inlineStr">
+      <c r="G183" s="0">
+        <v>1</v>
+      </c>
+      <c r="H183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="184">
-      <c r="A184" t="inlineStr">
+      <c r="A184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
+      <c r="B184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="C184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΕΡΕΣ</t>
         </is>
       </c>
-      <c r="D184">
+      <c r="D184" s="0">
         <v>1.34</v>
       </c>
-      <c r="E184" t="inlineStr">
+      <c r="E184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">69x62x47</t>
         </is>
       </c>
-      <c r="F184">
+      <c r="F184" s="0">
         <v>48</v>
       </c>
-      <c r="G184">
-[...2 lines deleted...]
-      <c r="H184" t="inlineStr">
+      <c r="G184" s="0">
+        <v>1</v>
+      </c>
+      <c r="H184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" t="inlineStr">
+      <c r="A185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D185">
+      <c r="D185" s="0">
         <v>5.14</v>
       </c>
-      <c r="E185" t="inlineStr">
+      <c r="E185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">188x160x42</t>
         </is>
       </c>
-      <c r="F185">
+      <c r="F185" s="0">
         <v>12</v>
       </c>
-      <c r="G185">
-[...2 lines deleted...]
-      <c r="H185" t="inlineStr">
+      <c r="G185" s="0">
+        <v>1</v>
+      </c>
+      <c r="H185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" t="inlineStr">
+      <c r="A186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3052</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D186">
+      <c r="D186" s="0">
         <v>1.24</v>
       </c>
-      <c r="E186" t="inlineStr">
+      <c r="E186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">58x67x33</t>
         </is>
       </c>
-      <c r="F186">
+      <c r="F186" s="0">
         <v>48</v>
       </c>
-      <c r="G186">
-[...2 lines deleted...]
-      <c r="H186" t="inlineStr">
+      <c r="G186" s="0">
+        <v>1</v>
+      </c>
+      <c r="H186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" t="inlineStr">
+      <c r="A187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D187">
+      <c r="D187" s="0">
         <v>1.14</v>
       </c>
-      <c r="E187" t="inlineStr">
+      <c r="E187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">62x53x39</t>
         </is>
       </c>
-      <c r="F187">
+      <c r="F187" s="0">
         <v>48</v>
       </c>
-      <c r="G187">
-[...2 lines deleted...]
-      <c r="H187" t="inlineStr">
+      <c r="G187" s="0">
+        <v>1</v>
+      </c>
+      <c r="H187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" t="inlineStr">
+      <c r="A188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΑΥΡΟΣ</t>
         </is>
       </c>
-      <c r="D188">
+      <c r="D188" s="0">
         <v>3.27</v>
       </c>
-      <c r="E188" t="inlineStr">
+      <c r="E188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">88x104x57</t>
         </is>
       </c>
-      <c r="F188">
+      <c r="F188" s="0">
         <v>12</v>
       </c>
-      <c r="G188">
-[...2 lines deleted...]
-      <c r="H188" t="inlineStr">
+      <c r="G188" s="0">
+        <v>1</v>
+      </c>
+      <c r="H188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="inlineStr">
+      <c r="A189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
+      <c r="B189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6011</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="C189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΕΙΔΟΘΗΚΗ ΣΤΥΛΟ</t>
         </is>
       </c>
-      <c r="D189">
+      <c r="D189" s="0">
         <v>1.82</v>
       </c>
-      <c r="E189" t="inlineStr">
+      <c r="E189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">179x50x31</t>
         </is>
       </c>
-      <c r="F189">
+      <c r="F189" s="0">
         <v>24</v>
       </c>
-      <c r="G189">
-[...2 lines deleted...]
-      <c r="H189" t="inlineStr">
+      <c r="G189" s="0">
+        <v>1</v>
+      </c>
+      <c r="H189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="190">
-      <c r="A190" t="inlineStr">
+      <c r="A190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012K</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΛΙΕ</t>
         </is>
       </c>
-      <c r="D190">
+      <c r="D190" s="0">
         <v>5.7</v>
       </c>
-      <c r="E190" t="inlineStr">
+      <c r="E190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">190x190x40</t>
         </is>
       </c>
-      <c r="F190">
+      <c r="F190" s="0">
         <v>12</v>
       </c>
-      <c r="G190">
-[...2 lines deleted...]
-      <c r="H190" t="inlineStr">
+      <c r="G190" s="0">
+        <v>1</v>
+      </c>
+      <c r="H190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" t="inlineStr">
+      <c r="A191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012Σ</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D191">
+      <c r="D191" s="0">
         <v>5.9</v>
       </c>
-      <c r="E191" t="inlineStr">
+      <c r="E191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">190x190x40</t>
         </is>
       </c>
-      <c r="F191">
+      <c r="F191" s="0">
         <v>12</v>
       </c>
-      <c r="G191">
-[...2 lines deleted...]
-      <c r="H191" t="inlineStr">
+      <c r="G191" s="0">
+        <v>1</v>
+      </c>
+      <c r="H191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" t="inlineStr">
+      <c r="A192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
+      <c r="B192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-2</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
+      <c r="C192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D192">
+      <c r="D192" s="0">
         <v>1.1</v>
       </c>
-      <c r="E192"/>
-      <c r="F192">
+      <c r="E192" s="0"/>
+      <c r="F192" s="0">
         <v>25</v>
       </c>
-      <c r="G192">
-[...2 lines deleted...]
-      <c r="H192" t="inlineStr">
+      <c r="G192" s="0">
+        <v>1</v>
+      </c>
+      <c r="H192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="193">
-      <c r="A193" t="inlineStr">
+      <c r="A193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
+      <c r="B193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-3</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
+      <c r="C193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D193">
+      <c r="D193" s="0">
         <v>0.92</v>
       </c>
-      <c r="E193" t="inlineStr">
+      <c r="E193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">30x24x10</t>
         </is>
       </c>
-      <c r="F193">
+      <c r="F193" s="0">
         <v>50</v>
       </c>
-      <c r="G193">
-[...2 lines deleted...]
-      <c r="H193" t="inlineStr">
+      <c r="G193" s="0">
+        <v>1</v>
+      </c>
+      <c r="H193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" t="inlineStr">
+      <c r="A194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-4</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="C194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D194">
+      <c r="D194" s="0">
         <v>0.76</v>
       </c>
-      <c r="E194" t="inlineStr">
+      <c r="E194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">22,5x17,5x7</t>
         </is>
       </c>
-      <c r="F194">
+      <c r="F194" s="0">
         <v>75</v>
       </c>
-      <c r="G194">
-[...2 lines deleted...]
-      <c r="H194" t="inlineStr">
+      <c r="G194" s="0">
+        <v>1</v>
+      </c>
+      <c r="H194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" t="inlineStr">
+      <c r="A195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-5</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D195">
+      <c r="D195" s="0">
         <v>0.7</v>
       </c>
-      <c r="E195" t="inlineStr">
+      <c r="E195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">30x9x7</t>
         </is>
       </c>
-      <c r="F195">
+      <c r="F195" s="0">
         <v>75</v>
       </c>
-      <c r="G195">
-[...2 lines deleted...]
-      <c r="H195" t="inlineStr">
+      <c r="G195" s="0">
+        <v>1</v>
+      </c>
+      <c r="H195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" t="inlineStr">
+      <c r="A196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
+      <c r="B196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-6</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="C196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D196">
+      <c r="D196" s="0">
         <v>0.56</v>
       </c>
-      <c r="E196" t="inlineStr">
+      <c r="E196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">16x11,5x5</t>
         </is>
       </c>
-      <c r="F196">
+      <c r="F196" s="0">
         <v>100</v>
       </c>
-      <c r="G196">
-[...2 lines deleted...]
-      <c r="H196" t="inlineStr">
+      <c r="G196" s="0">
+        <v>1</v>
+      </c>
+      <c r="H196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" t="inlineStr">
+      <c r="A197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B197" t="inlineStr">
+      <c r="B197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-8</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="C197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΑ</t>
         </is>
       </c>
-      <c r="D197">
+      <c r="D197" s="0">
         <v>0.5</v>
       </c>
-      <c r="E197" t="inlineStr">
+      <c r="E197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">12x9x5</t>
         </is>
       </c>
-      <c r="F197">
+      <c r="F197" s="0">
         <v>100</v>
       </c>
-      <c r="G197">
-[...2 lines deleted...]
-      <c r="H197" t="inlineStr">
+      <c r="G197" s="0">
+        <v>1</v>
+      </c>
+      <c r="H197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" t="inlineStr">
+      <c r="A198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
+      <c r="B198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-01</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="C198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΡΑΧΙΟΛΙ</t>
         </is>
       </c>
-      <c r="D198">
+      <c r="D198" s="0">
         <v>1.15</v>
       </c>
-      <c r="E198" t="inlineStr">
+      <c r="E198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">203x47x33</t>
         </is>
       </c>
-      <c r="F198">
+      <c r="F198" s="0">
         <v>24</v>
       </c>
-      <c r="G198">
-[...2 lines deleted...]
-      <c r="H198" t="inlineStr">
+      <c r="G198" s="0">
+        <v>1</v>
+      </c>
+      <c r="H198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" t="inlineStr">
+      <c r="A199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
+      <c r="B199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-02</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
+      <c r="C199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΕΤ</t>
         </is>
       </c>
-      <c r="D199">
+      <c r="D199" s="0">
         <v>2.3</v>
       </c>
-      <c r="E199" t="inlineStr">
+      <c r="E199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">138x164x46</t>
         </is>
       </c>
-      <c r="F199">
+      <c r="F199" s="0">
         <v>12</v>
       </c>
-      <c r="G199">
-[...2 lines deleted...]
-      <c r="H199" t="inlineStr">
+      <c r="G199" s="0">
+        <v>1</v>
+      </c>
+      <c r="H199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" t="inlineStr">
+      <c r="A200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
+      <c r="B200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-03</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
+      <c r="C200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D200">
+      <c r="D200" s="0">
         <v>1.15</v>
       </c>
-      <c r="E200" t="inlineStr">
+      <c r="E200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">75x101x40</t>
         </is>
       </c>
-      <c r="F200">
+      <c r="F200" s="0">
         <v>24</v>
       </c>
-      <c r="G200">
-[...2 lines deleted...]
-      <c r="H200" t="inlineStr">
+      <c r="G200" s="0">
+        <v>1</v>
+      </c>
+      <c r="H200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="201">
-      <c r="A201" t="inlineStr">
+      <c r="A201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-04</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D201">
+      <c r="D201" s="0">
         <v>0.9</v>
       </c>
-      <c r="E201" t="inlineStr">
+      <c r="E201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">55x80x33</t>
         </is>
       </c>
-      <c r="F201">
+      <c r="F201" s="0">
         <v>36</v>
       </c>
-      <c r="G201">
-[...2 lines deleted...]
-      <c r="H201" t="inlineStr">
+      <c r="G201" s="0">
+        <v>1</v>
+      </c>
+      <c r="H201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" t="inlineStr">
+      <c r="A202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-05</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D202">
+      <c r="D202" s="0">
         <v>0.85</v>
       </c>
-      <c r="E202" t="inlineStr">
+      <c r="E202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">51x57x40</t>
         </is>
       </c>
-      <c r="F202">
+      <c r="F202" s="0">
         <v>36</v>
       </c>
-      <c r="G202">
-[...2 lines deleted...]
-      <c r="H202" t="inlineStr">
+      <c r="G202" s="0">
+        <v>1</v>
+      </c>
+      <c r="H202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" t="inlineStr">
+      <c r="A203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-07</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΔΑΚΤΥΛΙΔΙ</t>
         </is>
       </c>
-      <c r="D203">
+      <c r="D203" s="0">
         <v>1.05</v>
       </c>
-      <c r="E203" t="inlineStr">
+      <c r="E203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">70x82x27</t>
         </is>
       </c>
-      <c r="F203">
+      <c r="F203" s="0">
         <v>36</v>
       </c>
-      <c r="G203">
-[...2 lines deleted...]
-      <c r="H203" t="inlineStr">
+      <c r="G203" s="0">
+        <v>1</v>
+      </c>
+      <c r="H203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" t="inlineStr">
+      <c r="A204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-08</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΕΝΤΑΓΙΟΝ ΣΚΟΥΛΑΡΙΚΙ</t>
         </is>
       </c>
-      <c r="D204">
+      <c r="D204" s="0">
         <v>0.75</v>
       </c>
-      <c r="E204" t="inlineStr">
+      <c r="E204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">52x55x23</t>
         </is>
       </c>
-      <c r="F204">
+      <c r="F204" s="0">
         <v>48</v>
       </c>
-      <c r="G204">
-[...2 lines deleted...]
-      <c r="H204" t="inlineStr">
+      <c r="G204" s="0">
+        <v>1</v>
+      </c>
+      <c r="H204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΝΕΡΓΟ</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="16" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΕΝΟΤΗΤΑ</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr" s="1">
+      <c r="B1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΚΩΔΙΚΟΣ</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="C1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΧΡΩΜΑ</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΣΥΣΚΕΥΑΣΙΕΣ</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr" s="1">
+      <c r="E1" t="inlineStr" s="4">
         <is>
           <t xml:space="preserve">ΤΕΜΑΧΙΑ</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
+      <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2014</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D2">
+      <c r="D2" s="0">
         <v>9</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
+      <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="0">
+        <v>0</v>
+      </c>
+      <c r="E3" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
+      <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2019S-FT</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="0">
+        <v>0</v>
+      </c>
+      <c r="E4" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
+      <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D5">
+      <c r="D5" s="0">
         <v>18</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
+      <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3033</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="0">
+        <v>0</v>
+      </c>
+      <c r="E6" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
+      <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3039N</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="0">
+        <v>0</v>
+      </c>
+      <c r="E7" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
+      <c r="A8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3050</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D8">
+      <c r="D8" s="0">
         <v>14</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="0">
         <v>672</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
+      <c r="A9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003LXMAS</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="0">
+        <v>1</v>
+      </c>
+      <c r="E9" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
+      <c r="A10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5016DOT</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C10" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="0">
+        <v>0</v>
+      </c>
+      <c r="E10" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
+      <c r="A11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8007W</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C11" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="0">
+        <v>0</v>
+      </c>
+      <c r="E11" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
+      <c r="A12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8009</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D12">
+      <c r="D12" s="0">
         <v>2</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
+      <c r="A13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8010</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C13" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D13">
+      <c r="D13" s="0">
         <v>6</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
+      <c r="A14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8016</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="0">
+        <v>0</v>
+      </c>
+      <c r="E14" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
+      <c r="A15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8017</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C15" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="0">
+        <v>0</v>
+      </c>
+      <c r="E15" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
+      <c r="A16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8017R</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C16" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D16">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="0">
+        <v>1</v>
+      </c>
+      <c r="E16" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
+      <c r="A17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8018</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D17">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="0">
+        <v>0</v>
+      </c>
+      <c r="E17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
+      <c r="A18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8018R</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D18">
+      <c r="D18" s="0">
         <v>17</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="0">
         <v>408</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
+      <c r="A19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8019</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D19">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="0">
+        <v>0</v>
+      </c>
+      <c r="E19" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
+      <c r="A20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8019MC</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D20">
+      <c r="D20" s="0">
         <v>16</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr">
+      <c r="A21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8021</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C21" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="0">
+        <v>0</v>
+      </c>
+      <c r="E21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
+      <c r="A22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8026</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C22" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="0">
+        <v>0</v>
+      </c>
+      <c r="E22" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
+      <c r="A23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΓΥΝΑΙΚΕΙΑ-ΕΟΡΤΑΣΤΙΚΗ</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8031</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C23" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D23">
+      <c r="D23" s="0">
         <v>2</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
+      <c r="A24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-01</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C24" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D24">
+      <c r="D24" s="0">
         <v>9</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
+      <c r="A25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-01</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C25" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D25">
+      <c r="D25" s="0">
         <v>12</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
+      <c r="A26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-02</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C26" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="0">
+        <v>0</v>
+      </c>
+      <c r="E26" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
+      <c r="A27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-02</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C27" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="0">
+        <v>0</v>
+      </c>
+      <c r="E27" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr">
+      <c r="A28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-03</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C28" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="0">
+        <v>0</v>
+      </c>
+      <c r="E28" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr">
+      <c r="A29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-03</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C29" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="0">
+        <v>0</v>
+      </c>
+      <c r="E29" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr">
+      <c r="A30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-04</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C30" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D30">
+      <c r="D30" s="0">
         <v>20</v>
       </c>
-      <c r="E30">
+      <c r="E30" s="0">
         <v>720</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr">
+      <c r="A31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-04</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C31" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D31">
+      <c r="D31" s="0">
         <v>31</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="0">
         <v>1116</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
+      <c r="A32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-05</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C32" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D32">
+      <c r="D32" s="0">
         <v>6</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
+      <c r="A33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-05</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C33" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D33">
+      <c r="D33" s="0">
         <v>7</v>
       </c>
-      <c r="E33">
+      <c r="E33" s="0">
         <v>252</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
+      <c r="A34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-06</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C34" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D34">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="0">
+        <v>0</v>
+      </c>
+      <c r="E34" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
+      <c r="A35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-06</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C35" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="0">
+        <v>0</v>
+      </c>
+      <c r="E35" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
+      <c r="A36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-07</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C36" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D36">
+      <c r="D36" s="0">
         <v>18</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="0">
         <v>864</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr">
+      <c r="A37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΕΡΜΑΤΙΝΗ</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RP-07</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C37" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D37">
+      <c r="D37" s="0">
         <v>20</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="0">
         <v>960</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="inlineStr">
+      <c r="A38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9001</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C38" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D38">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="0">
+        <v>0</v>
+      </c>
+      <c r="E38" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
+      <c r="A39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9001</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C39" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D39">
+      <c r="D39" s="0">
         <v>21</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="0">
         <v>504</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
+      <c r="A40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
+      <c r="B40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002K</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C40" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D40">
+      <c r="D40" s="0">
         <v>2</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="inlineStr">
+      <c r="A41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002K</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C41" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D41">
+      <c r="D41" s="0">
         <v>19</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="0">
         <v>228</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="inlineStr">
+      <c r="A42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002Σ</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C42" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D42">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="0">
+        <v>0</v>
+      </c>
+      <c r="E42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="inlineStr">
+      <c r="A43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9002Σ</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C43" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D43">
+      <c r="D43" s="0">
         <v>15</v>
       </c>
-      <c r="E43">
+      <c r="E43" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" t="inlineStr">
+      <c r="A44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9003</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C44" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D44">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="0">
+        <v>0</v>
+      </c>
+      <c r="E44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="inlineStr">
+      <c r="A45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9003</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C45" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D45">
+      <c r="D45" s="0">
         <v>12</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="0">
         <v>576</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="inlineStr">
+      <c r="A46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006E</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C46" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D46">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="0">
+        <v>1</v>
+      </c>
+      <c r="E46" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr">
+      <c r="A47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006E</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C47" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D47">
+      <c r="D47" s="0">
         <v>7</v>
       </c>
-      <c r="E47">
+      <c r="E47" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="inlineStr">
+      <c r="A48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006R</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C48" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D48">
-[...2 lines deleted...]
-      <c r="E48">
+      <c r="D48" s="0">
+        <v>0</v>
+      </c>
+      <c r="E48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
+      <c r="A49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΔΙΧΤΥΩΤΗ</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">9006R</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C49" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D49">
+      <c r="D49" s="0">
         <v>10</v>
       </c>
-      <c r="E49">
+      <c r="E49" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
+      <c r="A50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3018S</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C50" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D50">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="0">
+        <v>0</v>
+      </c>
+      <c r="E50" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr">
+      <c r="A51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3040</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C51" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D51">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="0">
+        <v>0</v>
+      </c>
+      <c r="E51" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="inlineStr">
+      <c r="A52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3040LK</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C52" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D52">
+      <c r="D52" s="0">
         <v>2</v>
       </c>
-      <c r="E52">
+      <c r="E52" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="inlineStr">
+      <c r="A53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3044</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C53" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D53">
-[...2 lines deleted...]
-      <c r="E53">
+      <c r="D53" s="0">
+        <v>0</v>
+      </c>
+      <c r="E53" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="inlineStr">
+      <c r="A54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C54" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D54">
-[...2 lines deleted...]
-      <c r="E54">
+      <c r="D54" s="0">
+        <v>0</v>
+      </c>
+      <c r="E54" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="inlineStr">
+      <c r="A55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΡΔΙΑ</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C55" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D55">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="0">
+        <v>0</v>
+      </c>
+      <c r="E55" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" t="inlineStr">
+      <c r="A56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-01</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C56" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D56">
+      <c r="D56" s="0">
         <v>4</v>
       </c>
-      <c r="E56">
+      <c r="E56" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="inlineStr">
+      <c r="A57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-01</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C57" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D57">
+      <c r="D57" s="0">
         <v>8</v>
       </c>
-      <c r="E57">
+      <c r="E57" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="inlineStr">
+      <c r="A58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-02</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C58" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D58">
-[...2 lines deleted...]
-      <c r="E58">
+      <c r="D58" s="0">
+        <v>1</v>
+      </c>
+      <c r="E58" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="inlineStr">
+      <c r="A59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-02</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C59" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D59">
+      <c r="D59" s="0">
         <v>22</v>
       </c>
-      <c r="E59">
+      <c r="E59" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="inlineStr">
+      <c r="A60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
+      <c r="B60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-02</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C60" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D60">
-[...2 lines deleted...]
-      <c r="E60">
+      <c r="D60" s="0">
+        <v>0</v>
+      </c>
+      <c r="E60" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="inlineStr">
+      <c r="A61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-03</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C61" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D61">
-[...2 lines deleted...]
-      <c r="E61">
+      <c r="D61" s="0">
+        <v>0</v>
+      </c>
+      <c r="E61" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="inlineStr">
+      <c r="A62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-03</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C62" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D62">
-[...2 lines deleted...]
-      <c r="E62">
+      <c r="D62" s="0">
+        <v>0</v>
+      </c>
+      <c r="E62" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="inlineStr">
+      <c r="A63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-03</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C63" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D63">
-[...2 lines deleted...]
-      <c r="E63">
+      <c r="D63" s="0">
+        <v>0</v>
+      </c>
+      <c r="E63" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="inlineStr">
+      <c r="A64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-04</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C64" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D64">
-[...2 lines deleted...]
-      <c r="E64">
+      <c r="D64" s="0">
+        <v>0</v>
+      </c>
+      <c r="E64" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="inlineStr">
+      <c r="A65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-04</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C65" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D65">
+      <c r="D65" s="0">
         <v>2</v>
       </c>
-      <c r="E65">
+      <c r="E65" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="inlineStr">
+      <c r="A66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-04</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C66" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D66">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="D66" s="0">
+        <v>0</v>
+      </c>
+      <c r="E66" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="inlineStr">
+      <c r="A67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-05</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C67" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D67">
-[...2 lines deleted...]
-      <c r="E67">
+      <c r="D67" s="0">
+        <v>0</v>
+      </c>
+      <c r="E67" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="inlineStr">
+      <c r="A68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-05</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C68" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D68">
+      <c r="D68" s="0">
         <v>2</v>
       </c>
-      <c r="E68">
+      <c r="E68" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="inlineStr">
+      <c r="A69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-05</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C69" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D69">
-[...2 lines deleted...]
-      <c r="E69">
+      <c r="D69" s="0">
+        <v>0</v>
+      </c>
+      <c r="E69" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="inlineStr">
+      <c r="A70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-06</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C70" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D70">
-[...2 lines deleted...]
-      <c r="E70">
+      <c r="D70" s="0">
+        <v>0</v>
+      </c>
+      <c r="E70" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="inlineStr">
+      <c r="A71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-06</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C71" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D71">
-[...2 lines deleted...]
-      <c r="E71">
+      <c r="D71" s="0">
+        <v>1</v>
+      </c>
+      <c r="E71" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="inlineStr">
+      <c r="A72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-07</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C72" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D72">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D72" s="0">
+        <v>0</v>
+      </c>
+      <c r="E72" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="inlineStr">
+      <c r="A73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-07</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C73" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D73">
+      <c r="D73" s="0">
         <v>9</v>
       </c>
-      <c r="E73">
+      <c r="E73" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="inlineStr">
+      <c r="A74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΛΙΠ</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PFB-07</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C74" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D74">
-[...2 lines deleted...]
-      <c r="E74">
+      <c r="D74" s="0">
+        <v>0</v>
+      </c>
+      <c r="E74" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="inlineStr">
+      <c r="A75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C75" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D75">
+      <c r="D75" s="0">
         <v>2</v>
       </c>
-      <c r="E75">
+      <c r="E75" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="inlineStr">
+      <c r="A76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C76" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D76">
-[...2 lines deleted...]
-      <c r="E76">
+      <c r="D76" s="0">
+        <v>1</v>
+      </c>
+      <c r="E76" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="inlineStr">
+      <c r="A77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C77" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D77">
+      <c r="D77" s="0">
         <v>6</v>
       </c>
-      <c r="E77">
+      <c r="E77" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="inlineStr">
+      <c r="A78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6011A</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C78" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D78">
+      <c r="D78" s="0">
         <v>3</v>
       </c>
-      <c r="E78">
+      <c r="E78" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="inlineStr">
+      <c r="A79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C79" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D79">
-[...2 lines deleted...]
-      <c r="E79">
+      <c r="D79" s="0">
+        <v>0</v>
+      </c>
+      <c r="E79" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="inlineStr">
+      <c r="A80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C80" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D80">
-[...2 lines deleted...]
-      <c r="E80">
+      <c r="D80" s="0">
+        <v>0</v>
+      </c>
+      <c r="E80" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="inlineStr">
+      <c r="A81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C81" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D81">
+      <c r="D81" s="0">
         <v>3</v>
       </c>
-      <c r="E81">
+      <c r="E81" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="inlineStr">
+      <c r="A82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C82" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D82">
+      <c r="D82" s="0">
         <v>9</v>
       </c>
-      <c r="E82">
+      <c r="E82" s="0">
         <v>324</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" t="inlineStr">
+      <c r="A83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6012A</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C83" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D83">
-[...2 lines deleted...]
-      <c r="E83">
+      <c r="D83" s="0">
+        <v>0</v>
+      </c>
+      <c r="E83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="inlineStr">
+      <c r="A84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C84" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D84">
+      <c r="D84" s="0">
         <v>2</v>
       </c>
-      <c r="E84">
+      <c r="E84" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr">
+      <c r="A85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C85" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D85">
-[...2 lines deleted...]
-      <c r="E85">
+      <c r="D85" s="0">
+        <v>0</v>
+      </c>
+      <c r="E85" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="inlineStr">
+      <c r="A86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C86" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D86">
+      <c r="D86" s="0">
         <v>12</v>
       </c>
-      <c r="E86">
+      <c r="E86" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="inlineStr">
+      <c r="A87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C87" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D87">
+      <c r="D87" s="0">
         <v>19</v>
       </c>
-      <c r="E87">
+      <c r="E87" s="0">
         <v>228</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="inlineStr">
+      <c r="A88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΚ</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C88" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D88">
+      <c r="D88" s="0">
         <v>4</v>
       </c>
-      <c r="E88">
+      <c r="E88" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="inlineStr">
+      <c r="A89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C89" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D89">
+      <c r="D89" s="0">
         <v>11</v>
       </c>
-      <c r="E89">
+      <c r="E89" s="0">
         <v>132</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="inlineStr">
+      <c r="A90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C90" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D90">
+      <c r="D90" s="0">
         <v>9</v>
       </c>
-      <c r="E90">
+      <c r="E90" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="inlineStr">
+      <c r="A91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C91" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D91">
-[...2 lines deleted...]
-      <c r="E91">
+      <c r="D91" s="0">
+        <v>0</v>
+      </c>
+      <c r="E91" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="inlineStr">
+      <c r="A92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C92" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D92">
+      <c r="D92" s="0">
         <v>3</v>
       </c>
-      <c r="E92">
+      <c r="E92" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="inlineStr">
+      <c r="A93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6013ΑΣ</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C93" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D93">
+      <c r="D93" s="0">
         <v>7</v>
       </c>
-      <c r="E93">
+      <c r="E93" s="0">
         <v>84</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94" t="inlineStr">
+      <c r="A94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6014A</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C94" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D94">
+      <c r="D94" s="0">
         <v>14</v>
       </c>
-      <c r="E94">
+      <c r="E94" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="inlineStr">
+      <c r="A95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6015A</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C95" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D95">
+      <c r="D95" s="0">
         <v>6</v>
       </c>
-      <c r="E95">
+      <c r="E95" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96" t="inlineStr">
+      <c r="A96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6015A</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C96" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D96">
+      <c r="D96" s="0">
         <v>11</v>
       </c>
-      <c r="E96">
+      <c r="E96" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="inlineStr">
+      <c r="A97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6015A</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C97" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D97">
-[...2 lines deleted...]
-      <c r="E97">
+      <c r="D97" s="0">
+        <v>0</v>
+      </c>
+      <c r="E97" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="inlineStr">
+      <c r="A98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6015A</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C98" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D98">
+      <c r="D98" s="0">
         <v>6</v>
       </c>
-      <c r="E98">
+      <c r="E98" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="inlineStr">
+      <c r="A99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C99" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D99">
+      <c r="D99" s="0">
         <v>7</v>
       </c>
-      <c r="E99">
+      <c r="E99" s="0">
         <v>168</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="inlineStr">
+      <c r="A100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
+      <c r="B100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C100" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D100">
+      <c r="D100" s="0">
         <v>2</v>
       </c>
-      <c r="E100">
+      <c r="E100" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="inlineStr">
+      <c r="A101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
+      <c r="B101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="C101" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D101">
-[...2 lines deleted...]
-      <c r="E101">
+      <c r="D101" s="0">
+        <v>0</v>
+      </c>
+      <c r="E101" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="inlineStr">
+      <c r="A102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C102" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D102">
-[...2 lines deleted...]
-      <c r="E102">
+      <c r="D102" s="0">
+        <v>0</v>
+      </c>
+      <c r="E102" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="inlineStr">
+      <c r="A103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
+      <c r="B103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6016A</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="C103" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D103">
+      <c r="D103" s="0">
         <v>7</v>
       </c>
-      <c r="E103">
+      <c r="E103" s="0">
         <v>168</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="inlineStr">
+      <c r="A104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6017A</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C104" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D104">
-[...2 lines deleted...]
-      <c r="E104">
+      <c r="D104" s="0">
+        <v>0</v>
+      </c>
+      <c r="E104" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="inlineStr">
+      <c r="A105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
+      <c r="B105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6017A</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="C105" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D105">
+      <c r="D105" s="0">
         <v>2</v>
       </c>
-      <c r="E105">
+      <c r="E105" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="inlineStr">
+      <c r="A106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
+      <c r="B106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6017A</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C106" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D106">
+      <c r="D106" s="0">
         <v>4</v>
       </c>
-      <c r="E106">
+      <c r="E106" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="inlineStr">
+      <c r="A107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6017A</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C107" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D107">
+      <c r="D107" s="0">
         <v>2</v>
       </c>
-      <c r="E107">
+      <c r="E107" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="inlineStr">
+      <c r="A108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
+      <c r="B108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="C108" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D108">
+      <c r="D108" s="0">
         <v>17</v>
       </c>
-      <c r="E108">
+      <c r="E108" s="0">
         <v>408</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="inlineStr">
+      <c r="A109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C109" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D109">
+      <c r="D109" s="0">
         <v>19</v>
       </c>
-      <c r="E109">
+      <c r="E109" s="0">
         <v>456</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="inlineStr">
+      <c r="A110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C110" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D110">
+      <c r="D110" s="0">
         <v>7</v>
       </c>
-      <c r="E110">
+      <c r="E110" s="0">
         <v>168</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="inlineStr">
+      <c r="A111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C111" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D111">
+      <c r="D111" s="0">
         <v>16</v>
       </c>
-      <c r="E111">
+      <c r="E111" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="inlineStr">
+      <c r="A112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΒΑΛ</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">OV6018A</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C112" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D112">
+      <c r="D112" s="0">
         <v>20</v>
       </c>
-      <c r="E112">
+      <c r="E112" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="inlineStr">
+      <c r="A113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-01</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C113" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΦΕ</t>
         </is>
       </c>
-      <c r="D113">
+      <c r="D113" s="0">
         <v>6</v>
       </c>
-      <c r="E113">
+      <c r="E113" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="inlineStr">
+      <c r="A114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-01</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C114" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D114">
+      <c r="D114" s="0">
         <v>9</v>
       </c>
-      <c r="E114">
+      <c r="E114" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="inlineStr">
+      <c r="A115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
+      <c r="B115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-04</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
+      <c r="C115" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΦΕ</t>
         </is>
       </c>
-      <c r="D115">
-[...2 lines deleted...]
-      <c r="E115">
+      <c r="D115" s="0">
+        <v>0</v>
+      </c>
+      <c r="E115" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="inlineStr">
+      <c r="A116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
+      <c r="B116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-04</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="C116" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D116">
-[...2 lines deleted...]
-      <c r="E116">
+      <c r="D116" s="0">
+        <v>0</v>
+      </c>
+      <c r="E116" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="inlineStr">
+      <c r="A117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-05</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="C117" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΦΕ</t>
         </is>
       </c>
-      <c r="D117">
-[...2 lines deleted...]
-      <c r="E117">
+      <c r="D117" s="0">
+        <v>0</v>
+      </c>
+      <c r="E117" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="inlineStr">
+      <c r="A118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
+      <c r="B118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-05</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="C118" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D118">
-[...2 lines deleted...]
-      <c r="E118">
+      <c r="D118" s="0">
+        <v>0</v>
+      </c>
+      <c r="E118" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="inlineStr">
+      <c r="A119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
+      <c r="B119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-07</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
+      <c r="C119" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΑΦΕ</t>
         </is>
       </c>
-      <c r="D119">
+      <c r="D119" s="0">
         <v>10</v>
       </c>
-      <c r="E119">
+      <c r="E119" s="0">
         <v>360</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="inlineStr">
+      <c r="A120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
+      <c r="B120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PM-03L</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C120" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D120">
+      <c r="D120" s="0">
         <v>5</v>
       </c>
-      <c r="E120">
+      <c r="E120" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="inlineStr">
+      <c r="A121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
+      <c r="B121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-02</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="C121" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D121">
+      <c r="D121" s="0">
         <v>23</v>
       </c>
-      <c r="E121">
+      <c r="E121" s="0">
         <v>276</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="inlineStr">
+      <c r="A122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-04</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C122" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D122">
-[...2 lines deleted...]
-      <c r="E122">
+      <c r="D122" s="0">
+        <v>0</v>
+      </c>
+      <c r="E122" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="inlineStr">
+      <c r="A123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-05</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C123" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D123">
-[...2 lines deleted...]
-      <c r="E123">
+      <c r="D123" s="0">
+        <v>0</v>
+      </c>
+      <c r="E123" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="inlineStr">
+      <c r="A124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-06</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C124" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D124">
-[...2 lines deleted...]
-      <c r="E124">
+      <c r="D124" s="0">
+        <v>0</v>
+      </c>
+      <c r="E124" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="inlineStr">
+      <c r="A125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΟΙΚΟΛΟΓΙΚΗ-ΜΑΓΝΗΤΗΣ</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PN-07</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C125" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D125">
-[...2 lines deleted...]
-      <c r="E125">
+      <c r="D125" s="0">
+        <v>0</v>
+      </c>
+      <c r="E125" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="inlineStr">
+      <c r="A126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
+      <c r="B126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB01</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C126" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΟΖ</t>
         </is>
       </c>
-      <c r="D126">
+      <c r="D126" s="0">
         <v>18</v>
       </c>
-      <c r="E126">
+      <c r="E126" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="inlineStr">
+      <c r="A127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
+      <c r="B127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB01</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C127" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D127">
+      <c r="D127" s="0">
         <v>17</v>
       </c>
-      <c r="E127">
+      <c r="E127" s="0">
         <v>408</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="inlineStr">
+      <c r="A128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB07</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C128" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΟΖ</t>
         </is>
       </c>
-      <c r="D128">
+      <c r="D128" s="0">
         <v>13</v>
       </c>
-      <c r="E128">
+      <c r="E128" s="0">
         <v>468</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="inlineStr">
+      <c r="A129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB07</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C129" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D129">
+      <c r="D129" s="0">
         <v>18</v>
       </c>
-      <c r="E129">
+      <c r="E129" s="0">
         <v>648</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="inlineStr">
+      <c r="A130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB08</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C130" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΟΖ</t>
         </is>
       </c>
-      <c r="D130">
-[...2 lines deleted...]
-      <c r="E130">
+      <c r="D130" s="0">
+        <v>0</v>
+      </c>
+      <c r="E130" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="inlineStr">
+      <c r="A131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΑ PHB</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHB08</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C131" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D131">
-[...2 lines deleted...]
-      <c r="E131">
+      <c r="D131" s="0">
+        <v>0</v>
+      </c>
+      <c r="E131" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="inlineStr">
+      <c r="A132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5001</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C132" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D132">
-[...2 lines deleted...]
-      <c r="E132">
+      <c r="D132" s="0">
+        <v>0</v>
+      </c>
+      <c r="E132" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="inlineStr">
+      <c r="A133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5002</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C133" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D133">
-[...2 lines deleted...]
-      <c r="E133">
+      <c r="D133" s="0">
+        <v>0</v>
+      </c>
+      <c r="E133" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="inlineStr">
+      <c r="A134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C134" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D134">
-[...2 lines deleted...]
-      <c r="E134">
+      <c r="D134" s="0">
+        <v>0</v>
+      </c>
+      <c r="E134" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135" t="inlineStr">
+      <c r="A135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5003L</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C135" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D135">
-[...2 lines deleted...]
-      <c r="E135">
+      <c r="D135" s="0">
+        <v>0</v>
+      </c>
+      <c r="E135" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136" t="inlineStr">
+      <c r="A136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5004</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C136" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D136">
+      <c r="D136" s="0">
         <v>2</v>
       </c>
-      <c r="E136">
+      <c r="E136" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="inlineStr">
+      <c r="A137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
+      <c r="B137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5005</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="C137" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D137">
+      <c r="D137" s="0">
         <v>8</v>
       </c>
-      <c r="E137">
+      <c r="E137" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="inlineStr">
+      <c r="A138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5006</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C138" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D138">
-[...2 lines deleted...]
-      <c r="E138">
+      <c r="D138" s="0">
+        <v>0</v>
+      </c>
+      <c r="E138" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" t="inlineStr">
+      <c r="A139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5009</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C139" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D139">
+      <c r="D139" s="0">
         <v>7</v>
       </c>
-      <c r="E139">
+      <c r="E139" s="0">
         <v>168</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="inlineStr">
+      <c r="A140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5009S</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C140" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D140">
+      <c r="D140" s="0">
         <v>3</v>
       </c>
-      <c r="E140">
+      <c r="E140" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="inlineStr">
+      <c r="A141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5010</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C141" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D141">
-[...2 lines deleted...]
-      <c r="E141">
+      <c r="D141" s="0">
+        <v>0</v>
+      </c>
+      <c r="E141" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="inlineStr">
+      <c r="A142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5012</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C142" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D142">
+      <c r="D142" s="0">
         <v>10</v>
       </c>
-      <c r="E142">
+      <c r="E142" s="0">
         <v>360</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143" t="inlineStr">
+      <c r="A143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
+      <c r="B143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5013</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="C143" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D143">
-[...2 lines deleted...]
-      <c r="E143">
+      <c r="D143" s="0">
+        <v>0</v>
+      </c>
+      <c r="E143" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="inlineStr">
+      <c r="A144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5014</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C144" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D144">
-[...2 lines deleted...]
-      <c r="E144">
+      <c r="D144" s="0">
+        <v>0</v>
+      </c>
+      <c r="E144" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="inlineStr">
+      <c r="A145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5015</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C145" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D145">
-[...2 lines deleted...]
-      <c r="E145">
+      <c r="D145" s="0">
+        <v>0</v>
+      </c>
+      <c r="E145" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="inlineStr">
+      <c r="A146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5017</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C146" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D146">
-[...2 lines deleted...]
-      <c r="E146">
+      <c r="D146" s="0">
+        <v>0</v>
+      </c>
+      <c r="E146" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" t="inlineStr">
+      <c r="A147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5018</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C147" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D147">
+      <c r="D147" s="0">
         <v>28</v>
       </c>
-      <c r="E147">
+      <c r="E147" s="0">
         <v>672</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148" t="inlineStr">
+      <c r="A148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5020</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C148" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D148">
+      <c r="D148" s="0">
         <v>6</v>
       </c>
-      <c r="E148">
+      <c r="E148" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="inlineStr">
+      <c r="A149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5021</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C149" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D149">
+      <c r="D149" s="0">
         <v>9</v>
       </c>
-      <c r="E149">
+      <c r="E149" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="inlineStr">
+      <c r="A150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5022</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C150" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D150">
-[...2 lines deleted...]
-      <c r="E150">
+      <c r="D150" s="0">
+        <v>0</v>
+      </c>
+      <c r="E150" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="inlineStr">
+      <c r="A151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5025</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C151" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D151">
-[...2 lines deleted...]
-      <c r="E151">
+      <c r="D151" s="0">
+        <v>1</v>
+      </c>
+      <c r="E151" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="inlineStr">
+      <c r="A152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5029</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C152" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D152">
-[...2 lines deleted...]
-      <c r="E152">
+      <c r="D152" s="0">
+        <v>1</v>
+      </c>
+      <c r="E152" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" t="inlineStr">
+      <c r="A153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5031M</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C153" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D153">
-[...2 lines deleted...]
-      <c r="E153">
+      <c r="D153" s="0">
+        <v>0</v>
+      </c>
+      <c r="E153" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="inlineStr">
+      <c r="A154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5031W</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C154" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D154">
-[...2 lines deleted...]
-      <c r="E154">
+      <c r="D154" s="0">
+        <v>0</v>
+      </c>
+      <c r="E154" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="inlineStr">
+      <c r="A155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5034</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C155" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D155">
+      <c r="D155" s="0">
         <v>4</v>
       </c>
-      <c r="E155">
+      <c r="E155" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="inlineStr">
+      <c r="A156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8002B</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C156" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D156">
+      <c r="D156" s="0">
         <v>3</v>
       </c>
-      <c r="E156">
+      <c r="E156" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="inlineStr">
+      <c r="A157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8002P</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C157" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D157">
-[...2 lines deleted...]
-      <c r="E157">
+      <c r="D157" s="0">
+        <v>0</v>
+      </c>
+      <c r="E157" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="158">
-      <c r="A158" t="inlineStr">
+      <c r="A158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8003</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C158" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D158">
-[...2 lines deleted...]
-      <c r="E158">
+      <c r="D158" s="0">
+        <v>0</v>
+      </c>
+      <c r="E158" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159" t="inlineStr">
+      <c r="A159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8015P</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C159" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D159">
-[...2 lines deleted...]
-      <c r="E159">
+      <c r="D159" s="0">
+        <v>0</v>
+      </c>
+      <c r="E159" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="160">
-      <c r="A160" t="inlineStr">
+      <c r="A160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8027G</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C160" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D160">
+      <c r="D160" s="0">
         <v>6</v>
       </c>
-      <c r="E160">
+      <c r="E160" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" t="inlineStr">
+      <c r="A161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΙΔΙΚΗ</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">8027R</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C161" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΙΕΛ</t>
         </is>
       </c>
-      <c r="D161">
-[...2 lines deleted...]
-      <c r="E161">
+      <c r="D161" s="0">
+        <v>0</v>
+      </c>
+      <c r="E161" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="inlineStr">
+      <c r="A162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7001NL</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C162" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D162">
+      <c r="D162" s="0">
         <v>30</v>
       </c>
-      <c r="E162">
+      <c r="E162" s="0">
         <v>360</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" t="inlineStr">
+      <c r="A163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7001NL</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C163" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D163">
+      <c r="D163" s="0">
         <v>15</v>
       </c>
-      <c r="E163">
+      <c r="E163" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164" t="inlineStr">
+      <c r="A164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7001NL</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C164" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D164">
+      <c r="D164" s="0">
         <v>15</v>
       </c>
-      <c r="E164">
+      <c r="E164" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="inlineStr">
+      <c r="A165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7002NL</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C165" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D165">
+      <c r="D165" s="0">
         <v>5</v>
       </c>
-      <c r="E165">
+      <c r="E165" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="inlineStr">
+      <c r="A166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7002NL</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C166" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D166">
+      <c r="D166" s="0">
         <v>15</v>
       </c>
-      <c r="E166">
+      <c r="E166" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" t="inlineStr">
+      <c r="A167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7002NL</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C167" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D167">
+      <c r="D167" s="0">
         <v>6</v>
       </c>
-      <c r="E167">
+      <c r="E167" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="inlineStr">
+      <c r="A168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7003NL</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="C168" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D168">
+      <c r="D168" s="0">
         <v>3</v>
       </c>
-      <c r="E168">
+      <c r="E168" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="inlineStr">
+      <c r="A169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
+      <c r="B169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7003NL</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="C169" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D169">
-[...2 lines deleted...]
-      <c r="E169">
+      <c r="D169" s="0">
+        <v>0</v>
+      </c>
+      <c r="E169" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170" t="inlineStr">
+      <c r="A170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7003NL</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C170" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D170">
+      <c r="D170" s="0">
         <v>3</v>
       </c>
-      <c r="E170">
+      <c r="E170" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" t="inlineStr">
+      <c r="A171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7004NL</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C171" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D171">
+      <c r="D171" s="0">
         <v>6</v>
       </c>
-      <c r="E171">
+      <c r="E171" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172" t="inlineStr">
+      <c r="A172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7004NL</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="C172" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D172">
-[...2 lines deleted...]
-      <c r="E172">
+      <c r="D172" s="0">
+        <v>0</v>
+      </c>
+      <c r="E172" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="173">
-      <c r="A173" t="inlineStr">
+      <c r="A173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7004NL</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="C173" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D173">
+      <c r="D173" s="0">
         <v>6</v>
       </c>
-      <c r="E173">
+      <c r="E173" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="174">
-      <c r="A174" t="inlineStr">
+      <c r="A174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
+      <c r="B174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7005NL</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="C174" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D174">
-[...2 lines deleted...]
-      <c r="E174">
+      <c r="D174" s="0">
+        <v>0</v>
+      </c>
+      <c r="E174" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="175">
-      <c r="A175" t="inlineStr">
+      <c r="A175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
+      <c r="B175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7005NL</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="C175" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D175">
-[...2 lines deleted...]
-      <c r="E175">
+      <c r="D175" s="0">
+        <v>0</v>
+      </c>
+      <c r="E175" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="176">
-      <c r="A176" t="inlineStr">
+      <c r="A176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
+      <c r="B176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7005NL</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C176" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D176">
+      <c r="D176" s="0">
         <v>3</v>
       </c>
-      <c r="E176">
+      <c r="E176" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="inlineStr">
+      <c r="A177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
+      <c r="B177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-E</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
+      <c r="C177" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D177">
+      <c r="D177" s="0">
         <v>4</v>
       </c>
-      <c r="E177">
+      <c r="E177" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178" t="inlineStr">
+      <c r="A178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-E</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C178" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D178">
-[...2 lines deleted...]
-      <c r="E178">
+      <c r="D178" s="0">
+        <v>0</v>
+      </c>
+      <c r="E178" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="179">
-      <c r="A179" t="inlineStr">
+      <c r="A179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
+      <c r="B179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-E</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C179" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D179">
+      <c r="D179" s="0">
         <v>6</v>
       </c>
-      <c r="E179">
+      <c r="E179" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="180">
-      <c r="A180" t="inlineStr">
+      <c r="A180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
+      <c r="B180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-R</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="C180" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D180">
+      <c r="D180" s="0">
         <v>8</v>
       </c>
-      <c r="E180">
+      <c r="E180" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="inlineStr">
+      <c r="A181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-R</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C181" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D181">
-[...2 lines deleted...]
-      <c r="E181">
+      <c r="D181" s="0">
+        <v>0</v>
+      </c>
+      <c r="E181" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="182">
-      <c r="A182" t="inlineStr">
+      <c r="A182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-R</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C182" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D182">
+      <c r="D182" s="0">
         <v>16</v>
       </c>
-      <c r="E182">
+      <c r="E182" s="0">
         <v>768</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183" t="inlineStr">
+      <c r="A183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-S</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C183" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D183">
+      <c r="D183" s="0">
         <v>4</v>
       </c>
-      <c r="E183">
+      <c r="E183" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184" t="inlineStr">
+      <c r="A184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
+      <c r="B184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-S</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="C184" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D184">
+      <c r="D184" s="0">
         <v>11</v>
       </c>
-      <c r="E184">
+      <c r="E184" s="0">
         <v>528</v>
       </c>
     </row>
     <row r="185">
-      <c r="A185" t="inlineStr">
+      <c r="A185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7006NL-S</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C185" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D185">
+      <c r="D185" s="0">
         <v>12</v>
       </c>
-      <c r="E185">
+      <c r="E185" s="0">
         <v>576</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186" t="inlineStr">
+      <c r="A186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7007NL</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C186" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D186">
+      <c r="D186" s="0">
         <v>17</v>
       </c>
-      <c r="E186">
+      <c r="E186" s="0">
         <v>204</v>
       </c>
     </row>
     <row r="187">
-      <c r="A187" t="inlineStr">
+      <c r="A187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7007NL</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C187" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D187">
+      <c r="D187" s="0">
         <v>7</v>
       </c>
-      <c r="E187">
+      <c r="E187" s="0">
         <v>84</v>
       </c>
     </row>
     <row r="188">
-      <c r="A188" t="inlineStr">
+      <c r="A188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7007NL</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C188" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D188">
-[...2 lines deleted...]
-      <c r="E188">
+      <c r="D188" s="0">
+        <v>0</v>
+      </c>
+      <c r="E188" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="inlineStr">
+      <c r="A189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
+      <c r="B189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7009NL</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="C189" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D189">
+      <c r="D189" s="0">
         <v>16</v>
       </c>
-      <c r="E189">
+      <c r="E189" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="190">
-      <c r="A190" t="inlineStr">
+      <c r="A190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7009NL</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C190" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D190">
+      <c r="D190" s="0">
         <v>6</v>
       </c>
-      <c r="E190">
+      <c r="E190" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191" t="inlineStr">
+      <c r="A191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΑΡΑΛΛΗΛΗ</t>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">7009NL</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C191" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D191">
+      <c r="D191" s="0">
         <v>21</v>
       </c>
-      <c r="E191">
+      <c r="E191" s="0">
         <v>252</v>
       </c>
     </row>
     <row r="192">
-      <c r="A192" t="inlineStr">
+      <c r="A192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
+      <c r="B192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
+      <c r="C192" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D192">
+      <c r="D192" s="0">
         <v>47</v>
       </c>
-      <c r="E192">
+      <c r="E192" s="0">
         <v>564</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" t="inlineStr">
+      <c r="A193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
+      <c r="B193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
+      <c r="C193" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D193">
+      <c r="D193" s="0">
         <v>5</v>
       </c>
-      <c r="E193">
+      <c r="E193" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="194">
-      <c r="A194" t="inlineStr">
+      <c r="A194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011L</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="C194" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D194">
+      <c r="D194" s="0">
         <v>18</v>
       </c>
-      <c r="E194">
+      <c r="E194" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="195">
-      <c r="A195" t="inlineStr">
+      <c r="A195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7011L</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C195" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D195">
+      <c r="D195" s="0">
         <v>10</v>
       </c>
-      <c r="E195">
+      <c r="E195" s="0">
         <v>120</v>
       </c>
     </row>
     <row r="196">
-      <c r="A196" t="inlineStr">
+      <c r="A196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
+      <c r="B196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7012</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="C196" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D196">
+      <c r="D196" s="0">
         <v>6</v>
       </c>
-      <c r="E196">
+      <c r="E196" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="197">
-      <c r="A197" t="inlineStr">
+      <c r="A197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B197" t="inlineStr">
+      <c r="B197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7012</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="C197" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D197">
+      <c r="D197" s="0">
         <v>9</v>
       </c>
-      <c r="E197">
+      <c r="E197" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="198">
-      <c r="A198" t="inlineStr">
+      <c r="A198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
+      <c r="B198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7013</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="C198" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D198">
-[...2 lines deleted...]
-      <c r="E198">
+      <c r="D198" s="0">
+        <v>0</v>
+      </c>
+      <c r="E198" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="199">
-      <c r="A199" t="inlineStr">
+      <c r="A199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
+      <c r="B199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7013</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
+      <c r="C199" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D199">
-[...2 lines deleted...]
-      <c r="E199">
+      <c r="D199" s="0">
+        <v>0</v>
+      </c>
+      <c r="E199" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="200">
-      <c r="A200" t="inlineStr">
+      <c r="A200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
+      <c r="B200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7014</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
+      <c r="C200" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D200">
-[...2 lines deleted...]
-      <c r="E200">
+      <c r="D200" s="0">
+        <v>0</v>
+      </c>
+      <c r="E200" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="201">
-      <c r="A201" t="inlineStr">
+      <c r="A201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7014</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C201" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D201">
-[...2 lines deleted...]
-      <c r="E201">
+      <c r="D201" s="0">
+        <v>0</v>
+      </c>
+      <c r="E201" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" t="inlineStr">
+      <c r="A202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016E</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C202" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D202">
-[...2 lines deleted...]
-      <c r="E202">
+      <c r="D202" s="0">
+        <v>0</v>
+      </c>
+      <c r="E202" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" t="inlineStr">
+      <c r="A203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016E</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C203" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D203">
+      <c r="D203" s="0">
         <v>13</v>
       </c>
-      <c r="E203">
+      <c r="E203" s="0">
         <v>624</v>
       </c>
     </row>
     <row r="204">
-      <c r="A204" t="inlineStr">
+      <c r="A204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016R</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C204" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D204">
+      <c r="D204" s="0">
         <v>12</v>
       </c>
-      <c r="E204">
+      <c r="E204" s="0">
         <v>576</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" t="inlineStr">
+      <c r="A205" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
+      <c r="B205" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016R</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="C205" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D205">
+      <c r="D205" s="0">
         <v>5</v>
       </c>
-      <c r="E205">
+      <c r="E205" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="206">
-      <c r="A206" t="inlineStr">
+      <c r="A206" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
+      <c r="B206" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016S</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
+      <c r="C206" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D206">
+      <c r="D206" s="0">
         <v>13</v>
       </c>
-      <c r="E206">
+      <c r="E206" s="0">
         <v>624</v>
       </c>
     </row>
     <row r="207">
-      <c r="A207" t="inlineStr">
+      <c r="A207" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
+      <c r="B207" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7016S</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
+      <c r="C207" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D207">
+      <c r="D207" s="0">
         <v>18</v>
       </c>
-      <c r="E207">
+      <c r="E207" s="0">
         <v>864</v>
       </c>
     </row>
     <row r="208">
-      <c r="A208" t="inlineStr">
+      <c r="A208" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B208" t="inlineStr">
+      <c r="B208" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7017</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
+      <c r="C208" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D208">
+      <c r="D208" s="0">
         <v>21</v>
       </c>
-      <c r="E208">
+      <c r="E208" s="0">
         <v>252</v>
       </c>
     </row>
     <row r="209">
-      <c r="A209" t="inlineStr">
+      <c r="A209" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
+      <c r="B209" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7017</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
+      <c r="C209" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D209">
+      <c r="D209" s="0">
         <v>17</v>
       </c>
-      <c r="E209">
+      <c r="E209" s="0">
         <v>204</v>
       </c>
     </row>
     <row r="210">
-      <c r="A210" t="inlineStr">
+      <c r="A210" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B210" t="inlineStr">
+      <c r="B210" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7019</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
+      <c r="C210" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D210">
+      <c r="D210" s="0">
         <v>25</v>
       </c>
-      <c r="E210">
+      <c r="E210" s="0">
         <v>300</v>
       </c>
     </row>
     <row r="211">
-      <c r="A211" t="inlineStr">
+      <c r="A211" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B211" t="inlineStr">
+      <c r="B211" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7019</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
+      <c r="C211" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D211">
+      <c r="D211" s="0">
         <v>3</v>
       </c>
-      <c r="E211">
+      <c r="E211" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="212">
-      <c r="A212" t="inlineStr">
+      <c r="A212" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΡΙΓΕ</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
+      <c r="B212" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CB7021</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
+      <c r="C212" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D212">
-[...2 lines deleted...]
-      <c r="E212">
+      <c r="D212" s="0">
+        <v>0</v>
+      </c>
+      <c r="E212" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="213">
-      <c r="A213" t="inlineStr">
+      <c r="A213" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
+      <c r="B213" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-01</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
+      <c r="C213" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D213">
+      <c r="D213" s="0">
         <v>9</v>
       </c>
-      <c r="E213">
+      <c r="E213" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="214">
-      <c r="A214" t="inlineStr">
+      <c r="A214" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
+      <c r="B214" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-01</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
+      <c r="C214" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D214">
+      <c r="D214" s="0">
         <v>11</v>
       </c>
-      <c r="E214">
+      <c r="E214" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215" t="inlineStr">
+      <c r="A215" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B215" t="inlineStr">
+      <c r="B215" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-03</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
+      <c r="C215" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D215">
-[...2 lines deleted...]
-      <c r="E215">
+      <c r="D215" s="0">
+        <v>0</v>
+      </c>
+      <c r="E215" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="216">
-      <c r="A216" t="inlineStr">
+      <c r="A216" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B216" t="inlineStr">
+      <c r="B216" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-03</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
+      <c r="C216" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D216">
-[...2 lines deleted...]
-      <c r="E216">
+      <c r="D216" s="0">
+        <v>0</v>
+      </c>
+      <c r="E216" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" t="inlineStr">
+      <c r="A217" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B217" t="inlineStr">
+      <c r="B217" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-04</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
+      <c r="C217" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D217">
-[...2 lines deleted...]
-      <c r="E217">
+      <c r="D217" s="0">
+        <v>0</v>
+      </c>
+      <c r="E217" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="218">
-      <c r="A218" t="inlineStr">
+      <c r="A218" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B218" t="inlineStr">
+      <c r="B218" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-04</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
+      <c r="C218" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D218">
-[...2 lines deleted...]
-      <c r="E218">
+      <c r="D218" s="0">
+        <v>0</v>
+      </c>
+      <c r="E218" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219" t="inlineStr">
+      <c r="A219" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B219" t="inlineStr">
+      <c r="B219" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-05</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="C219" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D219">
-[...2 lines deleted...]
-      <c r="E219">
+      <c r="D219" s="0">
+        <v>0</v>
+      </c>
+      <c r="E219" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="220">
-      <c r="A220" t="inlineStr">
+      <c r="A220" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
+      <c r="B220" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-05</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
+      <c r="C220" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D220">
+      <c r="D220" s="0">
         <v>9</v>
       </c>
-      <c r="E220">
+      <c r="E220" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="221">
-      <c r="A221" t="inlineStr">
+      <c r="A221" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B221" t="inlineStr">
+      <c r="B221" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-06</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
+      <c r="C221" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D221">
-[...2 lines deleted...]
-      <c r="E221">
+      <c r="D221" s="0">
+        <v>0</v>
+      </c>
+      <c r="E221" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="222">
-      <c r="A222" t="inlineStr">
+      <c r="A222" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B222" t="inlineStr">
+      <c r="B222" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-06</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
+      <c r="C222" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D222">
-[...2 lines deleted...]
-      <c r="E222">
+      <c r="D222" s="0">
+        <v>1</v>
+      </c>
+      <c r="E222" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="223">
-      <c r="A223" t="inlineStr">
+      <c r="A223" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
+      <c r="B223" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-07</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="C223" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D223">
+      <c r="D223" s="0">
         <v>12</v>
       </c>
-      <c r="E223">
+      <c r="E223" s="0">
         <v>576</v>
       </c>
     </row>
     <row r="224">
-      <c r="A224" t="inlineStr">
+      <c r="A224" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΑΤΕΝ</t>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
+      <c r="B224" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CCS-07</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
+      <c r="C224" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D224">
+      <c r="D224" s="0">
         <v>6</v>
       </c>
-      <c r="E224">
+      <c r="E224" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="225">
-      <c r="A225" t="inlineStr">
+      <c r="A225" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B225" t="inlineStr">
+      <c r="B225" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02K</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
+      <c r="C225" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D225">
+      <c r="D225" s="0">
         <v>19</v>
       </c>
-      <c r="E225">
+      <c r="E225" s="0">
         <v>228</v>
       </c>
     </row>
     <row r="226">
-      <c r="A226" t="inlineStr">
+      <c r="A226" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B226" t="inlineStr">
+      <c r="B226" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02K</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="C226" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D226">
+      <c r="D226" s="0">
         <v>17</v>
       </c>
-      <c r="E226">
+      <c r="E226" s="0">
         <v>204</v>
       </c>
     </row>
     <row r="227">
-      <c r="A227" t="inlineStr">
+      <c r="A227" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B227" t="inlineStr">
+      <c r="B227" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02Σ</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
+      <c r="C227" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D227">
-[...2 lines deleted...]
-      <c r="E227">
+      <c r="D227" s="0">
+        <v>0</v>
+      </c>
+      <c r="E227" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="228">
-      <c r="A228" t="inlineStr">
+      <c r="A228" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B228" t="inlineStr">
+      <c r="B228" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-02Σ</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
+      <c r="C228" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D228">
-[...2 lines deleted...]
-      <c r="E228">
+      <c r="D228" s="0">
+        <v>0</v>
+      </c>
+      <c r="E228" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="229">
-      <c r="A229" t="inlineStr">
+      <c r="A229" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B229" t="inlineStr">
+      <c r="B229" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-04</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr">
+      <c r="C229" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D229">
+      <c r="D229" s="0">
         <v>14</v>
       </c>
-      <c r="E229">
+      <c r="E229" s="0">
         <v>504</v>
       </c>
     </row>
     <row r="230">
-      <c r="A230" t="inlineStr">
+      <c r="A230" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B230" t="inlineStr">
+      <c r="B230" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-04</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
+      <c r="C230" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D230">
+      <c r="D230" s="0">
         <v>7</v>
       </c>
-      <c r="E230">
+      <c r="E230" s="0">
         <v>252</v>
       </c>
     </row>
     <row r="231">
-      <c r="A231" t="inlineStr">
+      <c r="A231" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B231" t="inlineStr">
+      <c r="B231" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-06</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
+      <c r="C231" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D231">
+      <c r="D231" s="0">
         <v>16</v>
       </c>
-      <c r="E231">
+      <c r="E231" s="0">
         <v>768</v>
       </c>
     </row>
     <row r="232">
-      <c r="A232" t="inlineStr">
+      <c r="A232" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B232" t="inlineStr">
+      <c r="B232" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-06</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
+      <c r="C232" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D232">
+      <c r="D232" s="0">
         <v>10</v>
       </c>
-      <c r="E232">
+      <c r="E232" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="233">
-      <c r="A233" t="inlineStr">
+      <c r="A233" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B233" t="inlineStr">
+      <c r="B233" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
+      <c r="C233" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D233">
+      <c r="D233" s="0">
         <v>8</v>
       </c>
-      <c r="E233">
+      <c r="E233" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="234">
-      <c r="A234" t="inlineStr">
+      <c r="A234" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B234" t="inlineStr">
+      <c r="B234" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
+      <c r="C234" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D234">
+      <c r="D234" s="0">
         <v>11</v>
       </c>
-      <c r="E234">
+      <c r="E234" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="235">
-      <c r="A235" t="inlineStr">
+      <c r="A235" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
+      <c r="B235" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07X</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
+      <c r="C235" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D235">
-[...2 lines deleted...]
-      <c r="E235">
+      <c r="D235" s="0">
+        <v>0</v>
+      </c>
+      <c r="E235" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="236">
-      <c r="A236" t="inlineStr">
+      <c r="A236" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΣΤΡΟΓΓΥΛΗ</t>
         </is>
       </c>
-      <c r="B236" t="inlineStr">
+      <c r="B236" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SF-07X</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr">
+      <c r="C236" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D236">
-[...2 lines deleted...]
-      <c r="E236">
+      <c r="D236" s="0">
+        <v>0</v>
+      </c>
+      <c r="E236" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="237">
-      <c r="A237" t="inlineStr">
+      <c r="A237" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B237" t="inlineStr">
+      <c r="B237" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr">
+      <c r="C237" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D237">
+      <c r="D237" s="0">
         <v>8</v>
       </c>
-      <c r="E237">
+      <c r="E237" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="238">
-      <c r="A238" t="inlineStr">
+      <c r="A238" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
+      <c r="B238" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
+      <c r="C238" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D238">
+      <c r="D238" s="0">
         <v>10</v>
       </c>
-      <c r="E238">
+      <c r="E238" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239" t="inlineStr">
+      <c r="A239" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B239" t="inlineStr">
+      <c r="B239" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
+      <c r="C239" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D239">
+      <c r="D239" s="0">
         <v>18</v>
       </c>
-      <c r="E239">
+      <c r="E239" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="240">
-      <c r="A240" t="inlineStr">
+      <c r="A240" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
+      <c r="B240" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
+      <c r="C240" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D240">
+      <c r="D240" s="0">
         <v>17</v>
       </c>
-      <c r="E240">
+      <c r="E240" s="0">
         <v>408</v>
       </c>
     </row>
     <row r="241">
-      <c r="A241" t="inlineStr">
+      <c r="A241" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B241" t="inlineStr">
+      <c r="B241" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
+      <c r="C241" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D241">
+      <c r="D241" s="0">
         <v>12</v>
       </c>
-      <c r="E241">
+      <c r="E241" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="242">
-      <c r="A242" t="inlineStr">
+      <c r="A242" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B242" t="inlineStr">
+      <c r="B242" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
+      <c r="C242" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D242">
-[...2 lines deleted...]
-      <c r="E242">
+      <c r="D242" s="0">
+        <v>1</v>
+      </c>
+      <c r="E242" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="243">
-      <c r="A243" t="inlineStr">
+      <c r="A243" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
+      <c r="B243" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
+      <c r="C243" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D243">
+      <c r="D243" s="0">
         <v>9</v>
       </c>
-      <c r="E243">
+      <c r="E243" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="244">
-      <c r="A244" t="inlineStr">
+      <c r="A244" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B244" t="inlineStr">
+      <c r="B244" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C244" t="inlineStr">
+      <c r="C244" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D244">
+      <c r="D244" s="0">
         <v>8</v>
       </c>
-      <c r="E244">
+      <c r="E244" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="245">
-      <c r="A245" t="inlineStr">
+      <c r="A245" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B245" t="inlineStr">
+      <c r="B245" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
+      <c r="C245" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D245">
+      <c r="D245" s="0">
         <v>9</v>
       </c>
-      <c r="E245">
+      <c r="E245" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="246">
-      <c r="A246" t="inlineStr">
+      <c r="A246" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B246" t="inlineStr">
+      <c r="B246" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001L</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
+      <c r="C246" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D246">
+      <c r="D246" s="0">
         <v>11</v>
       </c>
-      <c r="E246">
+      <c r="E246" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="247">
-      <c r="A247" t="inlineStr">
+      <c r="A247" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B247" t="inlineStr">
+      <c r="B247" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
+      <c r="C247" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D247">
+      <c r="D247" s="0">
         <v>4</v>
       </c>
-      <c r="E247">
+      <c r="E247" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="248">
-      <c r="A248" t="inlineStr">
+      <c r="A248" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B248" t="inlineStr">
+      <c r="B248" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
+      <c r="C248" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D248">
+      <c r="D248" s="0">
         <v>9</v>
       </c>
-      <c r="E248">
+      <c r="E248" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="249">
-      <c r="A249" t="inlineStr">
+      <c r="A249" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B249" t="inlineStr">
+      <c r="B249" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
+      <c r="C249" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D249">
+      <c r="D249" s="0">
         <v>4</v>
       </c>
-      <c r="E249">
+      <c r="E249" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="250">
-      <c r="A250" t="inlineStr">
+      <c r="A250" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B250" t="inlineStr">
+      <c r="B250" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr">
+      <c r="C250" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D250">
+      <c r="D250" s="0">
         <v>16</v>
       </c>
-      <c r="E250">
+      <c r="E250" s="0">
         <v>768</v>
       </c>
     </row>
     <row r="251">
-      <c r="A251" t="inlineStr">
+      <c r="A251" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B251" t="inlineStr">
+      <c r="B251" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3001S</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
+      <c r="C251" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D251">
+      <c r="D251" s="0">
         <v>12</v>
       </c>
-      <c r="E251">
+      <c r="E251" s="0">
         <v>576</v>
       </c>
     </row>
     <row r="252">
-      <c r="A252" t="inlineStr">
+      <c r="A252" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B252" t="inlineStr">
+      <c r="B252" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr">
+      <c r="C252" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D252">
+      <c r="D252" s="0">
         <v>21</v>
       </c>
-      <c r="E252">
+      <c r="E252" s="0">
         <v>504</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" t="inlineStr">
+      <c r="A253" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B253" t="inlineStr">
+      <c r="B253" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr">
+      <c r="C253" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D253">
+      <c r="D253" s="0">
         <v>19</v>
       </c>
-      <c r="E253">
+      <c r="E253" s="0">
         <v>456</v>
       </c>
     </row>
     <row r="254">
-      <c r="A254" t="inlineStr">
+      <c r="A254" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B254" t="inlineStr">
+      <c r="B254" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
+      <c r="C254" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D254">
-[...2 lines deleted...]
-      <c r="E254">
+      <c r="D254" s="0">
+        <v>0</v>
+      </c>
+      <c r="E254" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="255">
-      <c r="A255" t="inlineStr">
+      <c r="A255" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B255" t="inlineStr">
+      <c r="B255" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
+      <c r="C255" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D255">
+      <c r="D255" s="0">
         <v>21</v>
       </c>
-      <c r="E255">
+      <c r="E255" s="0">
         <v>504</v>
       </c>
     </row>
     <row r="256">
-      <c r="A256" t="inlineStr">
+      <c r="A256" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B256" t="inlineStr">
+      <c r="B256" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3003L</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
+      <c r="C256" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D256">
+      <c r="D256" s="0">
         <v>10</v>
       </c>
-      <c r="E256">
+      <c r="E256" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="257">
-      <c r="A257" t="inlineStr">
+      <c r="A257" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B257" t="inlineStr">
+      <c r="B257" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
+      <c r="C257" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D257">
+      <c r="D257" s="0">
         <v>7</v>
       </c>
-      <c r="E257">
+      <c r="E257" s="0">
         <v>252</v>
       </c>
     </row>
     <row r="258">
-      <c r="A258" t="inlineStr">
+      <c r="A258" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B258" t="inlineStr">
+      <c r="B258" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr">
+      <c r="C258" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D258">
+      <c r="D258" s="0">
         <v>8</v>
       </c>
-      <c r="E258">
+      <c r="E258" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="259">
-      <c r="A259" t="inlineStr">
+      <c r="A259" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B259" t="inlineStr">
+      <c r="B259" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
+      <c r="C259" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D259">
-[...2 lines deleted...]
-      <c r="E259">
+      <c r="D259" s="0">
+        <v>0</v>
+      </c>
+      <c r="E259" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="260">
-      <c r="A260" t="inlineStr">
+      <c r="A260" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B260" t="inlineStr">
+      <c r="B260" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
+      <c r="C260" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D260">
+      <c r="D260" s="0">
         <v>15</v>
       </c>
-      <c r="E260">
+      <c r="E260" s="0">
         <v>540</v>
       </c>
     </row>
     <row r="261">
-      <c r="A261" t="inlineStr">
+      <c r="A261" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B261" t="inlineStr">
+      <c r="B261" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3004</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
+      <c r="C261" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D261">
+      <c r="D261" s="0">
         <v>9</v>
       </c>
-      <c r="E261">
+      <c r="E261" s="0">
         <v>324</v>
       </c>
     </row>
     <row r="262">
-      <c r="A262" t="inlineStr">
+      <c r="A262" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B262" t="inlineStr">
+      <c r="B262" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
+      <c r="C262" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D262">
+      <c r="D262" s="0">
         <v>7</v>
       </c>
-      <c r="E262">
+      <c r="E262" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263" t="inlineStr">
+      <c r="A263" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B263" t="inlineStr">
+      <c r="B263" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr">
+      <c r="C263" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D263">
+      <c r="D263" s="0">
         <v>4</v>
       </c>
-      <c r="E263">
+      <c r="E263" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="264">
-      <c r="A264" t="inlineStr">
+      <c r="A264" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B264" t="inlineStr">
+      <c r="B264" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C264" t="inlineStr">
+      <c r="C264" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D264">
-[...2 lines deleted...]
-      <c r="E264">
+      <c r="D264" s="0">
+        <v>0</v>
+      </c>
+      <c r="E264" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="265">
-      <c r="A265" t="inlineStr">
+      <c r="A265" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
+      <c r="B265" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr">
+      <c r="C265" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D265">
+      <c r="D265" s="0">
         <v>5</v>
       </c>
-      <c r="E265">
+      <c r="E265" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="266">
-      <c r="A266" t="inlineStr">
+      <c r="A266" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B266" t="inlineStr">
+      <c r="B266" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3005</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
+      <c r="C266" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D266">
+      <c r="D266" s="0">
         <v>8</v>
       </c>
-      <c r="E266">
+      <c r="E266" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="267">
-      <c r="A267" t="inlineStr">
+      <c r="A267" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B267" t="inlineStr">
+      <c r="B267" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
+      <c r="C267" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D267">
-[...2 lines deleted...]
-      <c r="E267">
+      <c r="D267" s="0">
+        <v>0</v>
+      </c>
+      <c r="E267" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="268">
-      <c r="A268" t="inlineStr">
+      <c r="A268" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B268" t="inlineStr">
+      <c r="B268" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
+      <c r="C268" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D268">
-[...2 lines deleted...]
-      <c r="E268">
+      <c r="D268" s="0">
+        <v>0</v>
+      </c>
+      <c r="E268" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269" t="inlineStr">
+      <c r="A269" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B269" t="inlineStr">
+      <c r="B269" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C269" t="inlineStr">
+      <c r="C269" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D269">
-[...2 lines deleted...]
-      <c r="E269">
+      <c r="D269" s="0">
+        <v>0</v>
+      </c>
+      <c r="E269" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="270">
-      <c r="A270" t="inlineStr">
+      <c r="A270" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B270" t="inlineStr">
+      <c r="B270" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
+      <c r="C270" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D270">
+      <c r="D270" s="0">
         <v>4</v>
       </c>
-      <c r="E270">
+      <c r="E270" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="271">
-      <c r="A271" t="inlineStr">
+      <c r="A271" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B271" t="inlineStr">
+      <c r="B271" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3007</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr">
+      <c r="C271" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D271">
-[...2 lines deleted...]
-      <c r="E271">
+      <c r="D271" s="0">
+        <v>0</v>
+      </c>
+      <c r="E271" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="272">
-      <c r="A272" t="inlineStr">
+      <c r="A272" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B272" t="inlineStr">
+      <c r="B272" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
+      <c r="C272" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D272">
+      <c r="D272" s="0">
         <v>7</v>
       </c>
-      <c r="E272">
+      <c r="E272" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="273">
-      <c r="A273" t="inlineStr">
+      <c r="A273" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B273" t="inlineStr">
+      <c r="B273" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
+      <c r="C273" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D273">
+      <c r="D273" s="0">
         <v>9</v>
       </c>
-      <c r="E273">
+      <c r="E273" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="274">
-      <c r="A274" t="inlineStr">
+      <c r="A274" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B274" t="inlineStr">
+      <c r="B274" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C274" t="inlineStr">
+      <c r="C274" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D274">
-[...2 lines deleted...]
-      <c r="E274">
+      <c r="D274" s="0">
+        <v>0</v>
+      </c>
+      <c r="E274" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" t="inlineStr">
+      <c r="A275" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B275" t="inlineStr">
+      <c r="B275" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
+      <c r="C275" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D275">
+      <c r="D275" s="0">
         <v>7</v>
       </c>
-      <c r="E275">
+      <c r="E275" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="276">
-      <c r="A276" t="inlineStr">
+      <c r="A276" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B276" t="inlineStr">
+      <c r="B276" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3009</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
+      <c r="C276" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D276">
+      <c r="D276" s="0">
         <v>6</v>
       </c>
-      <c r="E276">
+      <c r="E276" s="0">
         <v>288</v>
       </c>
     </row>
     <row r="277">
-      <c r="A277" t="inlineStr">
+      <c r="A277" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B277" t="inlineStr">
+      <c r="B277" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
+      <c r="C277" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D277">
+      <c r="D277" s="0">
         <v>10</v>
       </c>
-      <c r="E277">
+      <c r="E277" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="278">
-      <c r="A278" t="inlineStr">
+      <c r="A278" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B278" t="inlineStr">
+      <c r="B278" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C278" t="inlineStr">
+      <c r="C278" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D278">
+      <c r="D278" s="0">
         <v>11</v>
       </c>
-      <c r="E278">
+      <c r="E278" s="0">
         <v>528</v>
       </c>
     </row>
     <row r="279">
-      <c r="A279" t="inlineStr">
+      <c r="A279" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B279" t="inlineStr">
+      <c r="B279" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
+      <c r="C279" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D279">
-[...2 lines deleted...]
-      <c r="E279">
+      <c r="D279" s="0">
+        <v>0</v>
+      </c>
+      <c r="E279" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="280">
-      <c r="A280" t="inlineStr">
+      <c r="A280" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B280" t="inlineStr">
+      <c r="B280" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr">
+      <c r="C280" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D280">
+      <c r="D280" s="0">
         <v>8</v>
       </c>
-      <c r="E280">
+      <c r="E280" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="281">
-      <c r="A281" t="inlineStr">
+      <c r="A281" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B281" t="inlineStr">
+      <c r="B281" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3011</t>
         </is>
       </c>
-      <c r="C281" t="inlineStr">
+      <c r="C281" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D281">
+      <c r="D281" s="0">
         <v>7</v>
       </c>
-      <c r="E281">
+      <c r="E281" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="282">
-      <c r="A282" t="inlineStr">
+      <c r="A282" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B282" t="inlineStr">
+      <c r="B282" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3012</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
+      <c r="C282" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D282">
+      <c r="D282" s="0">
         <v>4</v>
       </c>
-      <c r="E282">
+      <c r="E282" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="283">
-      <c r="A283" t="inlineStr">
+      <c r="A283" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B283" t="inlineStr">
+      <c r="B283" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3012</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
+      <c r="C283" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D283">
-[...2 lines deleted...]
-      <c r="E283">
+      <c r="D283" s="0">
+        <v>0</v>
+      </c>
+      <c r="E283" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="284">
-      <c r="A284" t="inlineStr">
+      <c r="A284" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B284" t="inlineStr">
+      <c r="B284" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3012</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
+      <c r="C284" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D284">
+      <c r="D284" s="0">
         <v>10</v>
       </c>
-      <c r="E284">
+      <c r="E284" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="285">
-      <c r="A285" t="inlineStr">
+      <c r="A285" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B285" t="inlineStr">
+      <c r="B285" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3012</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr">
+      <c r="C285" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D285">
+      <c r="D285" s="0">
         <v>8</v>
       </c>
-      <c r="E285">
+      <c r="E285" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="286">
-      <c r="A286" t="inlineStr">
+      <c r="A286" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
+      <c r="B286" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015E</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
+      <c r="C286" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D286">
+      <c r="D286" s="0">
         <v>9</v>
       </c>
-      <c r="E286">
+      <c r="E286" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="287">
-      <c r="A287" t="inlineStr">
+      <c r="A287" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B287" t="inlineStr">
+      <c r="B287" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015E</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
+      <c r="C287" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D287">
+      <c r="D287" s="0">
         <v>8</v>
       </c>
-      <c r="E287">
+      <c r="E287" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="288">
-      <c r="A288" t="inlineStr">
+      <c r="A288" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B288" t="inlineStr">
+      <c r="B288" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015E</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
+      <c r="C288" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D288">
-[...2 lines deleted...]
-      <c r="E288">
+      <c r="D288" s="0">
+        <v>0</v>
+      </c>
+      <c r="E288" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="289">
-      <c r="A289" t="inlineStr">
+      <c r="A289" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B289" t="inlineStr">
+      <c r="B289" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015E</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
+      <c r="C289" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D289">
+      <c r="D289" s="0">
         <v>5</v>
       </c>
-      <c r="E289">
+      <c r="E289" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="290">
-      <c r="A290" t="inlineStr">
+      <c r="A290" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B290" t="inlineStr">
+      <c r="B290" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr">
+      <c r="C290" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D290">
+      <c r="D290" s="0">
         <v>9</v>
       </c>
-      <c r="E290">
+      <c r="E290" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="291">
-      <c r="A291" t="inlineStr">
+      <c r="A291" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B291" t="inlineStr">
+      <c r="B291" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C291" t="inlineStr">
+      <c r="C291" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D291">
+      <c r="D291" s="0">
         <v>10</v>
       </c>
-      <c r="E291">
+      <c r="E291" s="0">
         <v>480</v>
       </c>
     </row>
     <row r="292">
-      <c r="A292" t="inlineStr">
+      <c r="A292" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B292" t="inlineStr">
+      <c r="B292" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C292" t="inlineStr">
+      <c r="C292" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D292">
+      <c r="D292" s="0">
         <v>3</v>
       </c>
-      <c r="E292">
+      <c r="E292" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="293">
-      <c r="A293" t="inlineStr">
+      <c r="A293" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B293" t="inlineStr">
+      <c r="B293" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
+      <c r="C293" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D293">
+      <c r="D293" s="0">
         <v>13</v>
       </c>
-      <c r="E293">
+      <c r="E293" s="0">
         <v>624</v>
       </c>
     </row>
     <row r="294">
-      <c r="A294" t="inlineStr">
+      <c r="A294" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B294" t="inlineStr">
+      <c r="B294" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3015S</t>
         </is>
       </c>
-      <c r="C294" t="inlineStr">
+      <c r="C294" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D294">
+      <c r="D294" s="0">
         <v>7</v>
       </c>
-      <c r="E294">
+      <c r="E294" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="295">
-      <c r="A295" t="inlineStr">
+      <c r="A295" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B295" t="inlineStr">
+      <c r="B295" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019E</t>
         </is>
       </c>
-      <c r="C295" t="inlineStr">
+      <c r="C295" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D295">
+      <c r="D295" s="0">
         <v>2</v>
       </c>
-      <c r="E295">
+      <c r="E295" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="296">
-      <c r="A296" t="inlineStr">
+      <c r="A296" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B296" t="inlineStr">
+      <c r="B296" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019E</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr">
+      <c r="C296" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D296">
+      <c r="D296" s="0">
         <v>10</v>
       </c>
-      <c r="E296">
+      <c r="E296" s="0">
         <v>720</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" t="inlineStr">
+      <c r="A297" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B297" t="inlineStr">
+      <c r="B297" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019S</t>
         </is>
       </c>
-      <c r="C297" t="inlineStr">
+      <c r="C297" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D297">
+      <c r="D297" s="0">
         <v>2</v>
       </c>
-      <c r="E297">
+      <c r="E297" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="298">
-      <c r="A298" t="inlineStr">
+      <c r="A298" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B298" t="inlineStr">
+      <c r="B298" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019S</t>
         </is>
       </c>
-      <c r="C298" t="inlineStr">
+      <c r="C298" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D298">
+      <c r="D298" s="0">
         <v>6</v>
       </c>
-      <c r="E298">
+      <c r="E298" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299" t="inlineStr">
+      <c r="A299" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B299" t="inlineStr">
+      <c r="B299" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019S</t>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
+      <c r="C299" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D299">
-[...2 lines deleted...]
-      <c r="E299">
+      <c r="D299" s="0">
+        <v>0</v>
+      </c>
+      <c r="E299" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="300">
-      <c r="A300" t="inlineStr">
+      <c r="A300" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B300" t="inlineStr">
+      <c r="B300" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3019S</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr">
+      <c r="C300" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D300">
-[...2 lines deleted...]
-      <c r="E300">
+      <c r="D300" s="0">
+        <v>0</v>
+      </c>
+      <c r="E300" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="301">
-      <c r="A301" t="inlineStr">
+      <c r="A301" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B301" t="inlineStr">
+      <c r="B301" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
-      <c r="C301" t="inlineStr">
+      <c r="C301" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D301">
+      <c r="D301" s="0">
         <v>14</v>
       </c>
-      <c r="E301">
+      <c r="E301" s="0">
         <v>504</v>
       </c>
     </row>
     <row r="302">
-      <c r="A302" t="inlineStr">
+      <c r="A302" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B302" t="inlineStr">
+      <c r="B302" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
-      <c r="C302" t="inlineStr">
+      <c r="C302" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D302">
-[...2 lines deleted...]
-      <c r="E302">
+      <c r="D302" s="0">
+        <v>0</v>
+      </c>
+      <c r="E302" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="303">
-      <c r="A303" t="inlineStr">
+      <c r="A303" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B303" t="inlineStr">
+      <c r="B303" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
-      <c r="C303" t="inlineStr">
+      <c r="C303" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D303">
+      <c r="D303" s="0">
         <v>21</v>
       </c>
-      <c r="E303">
+      <c r="E303" s="0">
         <v>756</v>
       </c>
     </row>
     <row r="304">
-      <c r="A304" t="inlineStr">
+      <c r="A304" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B304" t="inlineStr">
+      <c r="B304" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
-      <c r="C304" t="inlineStr">
+      <c r="C304" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D304">
-[...2 lines deleted...]
-      <c r="E304">
+      <c r="D304" s="0">
+        <v>0</v>
+      </c>
+      <c r="E304" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="305">
-      <c r="A305" t="inlineStr">
+      <c r="A305" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B305" t="inlineStr">
+      <c r="B305" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr">
+      <c r="C305" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D305">
+      <c r="D305" s="0">
         <v>9</v>
       </c>
-      <c r="E305">
+      <c r="E305" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="306">
-      <c r="A306" t="inlineStr">
+      <c r="A306" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B306" t="inlineStr">
+      <c r="B306" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C306" t="inlineStr">
+      <c r="C306" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D306">
+      <c r="D306" s="0">
         <v>17</v>
       </c>
-      <c r="E306">
+      <c r="E306" s="0">
         <v>204</v>
       </c>
     </row>
     <row r="307">
-      <c r="A307" t="inlineStr">
+      <c r="A307" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B307" t="inlineStr">
+      <c r="B307" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C307" t="inlineStr">
+      <c r="C307" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D307">
+      <c r="D307" s="0">
         <v>9</v>
       </c>
-      <c r="E307">
+      <c r="E307" s="0">
         <v>108</v>
       </c>
     </row>
     <row r="308">
-      <c r="A308" t="inlineStr">
+      <c r="A308" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B308" t="inlineStr">
+      <c r="B308" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr">
+      <c r="C308" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D308">
+      <c r="D308" s="0">
         <v>8</v>
       </c>
-      <c r="E308">
+      <c r="E308" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="309">
-      <c r="A309" t="inlineStr">
+      <c r="A309" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B309" t="inlineStr">
+      <c r="B309" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3028</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr">
+      <c r="C309" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D309">
+      <c r="D309" s="0">
         <v>20</v>
       </c>
-      <c r="E309">
+      <c r="E309" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="310">
-      <c r="A310" t="inlineStr">
+      <c r="A310" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B310" t="inlineStr">
+      <c r="B310" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3029</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
+      <c r="C310" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D310">
+      <c r="D310" s="0">
         <v>15</v>
       </c>
-      <c r="E310">
+      <c r="E310" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311" t="inlineStr">
+      <c r="A311" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B311" t="inlineStr">
+      <c r="B311" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3029</t>
         </is>
       </c>
-      <c r="C311" t="inlineStr">
+      <c r="C311" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D311">
+      <c r="D311" s="0">
         <v>11</v>
       </c>
-      <c r="E311">
+      <c r="E311" s="0">
         <v>132</v>
       </c>
     </row>
     <row r="312">
-      <c r="A312" t="inlineStr">
+      <c r="A312" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B312" t="inlineStr">
+      <c r="B312" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3029</t>
         </is>
       </c>
-      <c r="C312" t="inlineStr">
+      <c r="C312" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D312">
+      <c r="D312" s="0">
         <v>17</v>
       </c>
-      <c r="E312">
+      <c r="E312" s="0">
         <v>204</v>
       </c>
     </row>
     <row r="313">
-      <c r="A313" t="inlineStr">
+      <c r="A313" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B313" t="inlineStr">
+      <c r="B313" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3029</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
+      <c r="C313" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D313">
+      <c r="D313" s="0">
         <v>8</v>
       </c>
-      <c r="E313">
+      <c r="E313" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="314">
-      <c r="A314" t="inlineStr">
+      <c r="A314" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B314" t="inlineStr">
+      <c r="B314" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C314" t="inlineStr">
+      <c r="C314" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D314">
+      <c r="D314" s="0">
         <v>2</v>
       </c>
-      <c r="E314">
+      <c r="E314" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="315">
-      <c r="A315" t="inlineStr">
+      <c r="A315" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B315" t="inlineStr">
+      <c r="B315" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr">
+      <c r="C315" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D315">
+      <c r="D315" s="0">
         <v>3</v>
       </c>
-      <c r="E315">
+      <c r="E315" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="316">
-      <c r="A316" t="inlineStr">
+      <c r="A316" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B316" t="inlineStr">
+      <c r="B316" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C316" t="inlineStr">
+      <c r="C316" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D316">
-[...2 lines deleted...]
-      <c r="E316">
+      <c r="D316" s="0">
+        <v>0</v>
+      </c>
+      <c r="E316" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="317">
-      <c r="A317" t="inlineStr">
+      <c r="A317" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B317" t="inlineStr">
+      <c r="B317" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C317" t="inlineStr">
+      <c r="C317" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D317">
-[...2 lines deleted...]
-      <c r="E317">
+      <c r="D317" s="0">
+        <v>0</v>
+      </c>
+      <c r="E317" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="318">
-      <c r="A318" t="inlineStr">
+      <c r="A318" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B318" t="inlineStr">
+      <c r="B318" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3030</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr">
+      <c r="C318" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D318">
+      <c r="D318" s="0">
         <v>4</v>
       </c>
-      <c r="E318">
+      <c r="E318" s="0">
         <v>192</v>
       </c>
     </row>
     <row r="319">
-      <c r="A319" t="inlineStr">
+      <c r="A319" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B319" t="inlineStr">
+      <c r="B319" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr">
+      <c r="C319" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D319">
+      <c r="D319" s="0">
         <v>3</v>
       </c>
-      <c r="E319">
+      <c r="E319" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="320">
-      <c r="A320" t="inlineStr">
+      <c r="A320" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B320" t="inlineStr">
+      <c r="B320" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C320" t="inlineStr">
+      <c r="C320" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D320">
-[...2 lines deleted...]
-      <c r="E320">
+      <c r="D320" s="0">
+        <v>0</v>
+      </c>
+      <c r="E320" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="321">
-      <c r="A321" t="inlineStr">
+      <c r="A321" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B321" t="inlineStr">
+      <c r="B321" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C321" t="inlineStr">
+      <c r="C321" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D321">
-[...2 lines deleted...]
-      <c r="E321">
+      <c r="D321" s="0">
+        <v>0</v>
+      </c>
+      <c r="E321" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="322">
-      <c r="A322" t="inlineStr">
+      <c r="A322" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B322" t="inlineStr">
+      <c r="B322" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C322" t="inlineStr">
+      <c r="C322" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D322">
-[...2 lines deleted...]
-      <c r="E322">
+      <c r="D322" s="0">
+        <v>0</v>
+      </c>
+      <c r="E322" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323" t="inlineStr">
+      <c r="A323" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B323" t="inlineStr">
+      <c r="B323" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3046</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr">
+      <c r="C323" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D323">
-[...2 lines deleted...]
-      <c r="E323">
+      <c r="D323" s="0">
+        <v>0</v>
+      </c>
+      <c r="E323" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="324">
-      <c r="A324" t="inlineStr">
+      <c r="A324" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B324" t="inlineStr">
+      <c r="B324" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C324" t="inlineStr">
+      <c r="C324" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D324">
+      <c r="D324" s="0">
         <v>12</v>
       </c>
-      <c r="E324">
+      <c r="E324" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="325">
-      <c r="A325" t="inlineStr">
+      <c r="A325" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B325" t="inlineStr">
+      <c r="B325" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
+      <c r="C325" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D325">
+      <c r="D325" s="0">
         <v>20</v>
       </c>
-      <c r="E325">
+      <c r="E325" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="326">
-      <c r="A326" t="inlineStr">
+      <c r="A326" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B326" t="inlineStr">
+      <c r="B326" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
+      <c r="C326" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D326">
+      <c r="D326" s="0">
         <v>2</v>
       </c>
-      <c r="E326">
+      <c r="E326" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="327">
-      <c r="A327" t="inlineStr">
+      <c r="A327" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B327" t="inlineStr">
+      <c r="B327" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C327" t="inlineStr">
+      <c r="C327" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D327">
+      <c r="D327" s="0">
         <v>6</v>
       </c>
-      <c r="E327">
+      <c r="E327" s="0">
         <v>72</v>
       </c>
     </row>
     <row r="328">
-      <c r="A328" t="inlineStr">
+      <c r="A328" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B328" t="inlineStr">
+      <c r="B328" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3049</t>
         </is>
       </c>
-      <c r="C328" t="inlineStr">
+      <c r="C328" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D328">
+      <c r="D328" s="0">
         <v>18</v>
       </c>
-      <c r="E328">
+      <c r="E328" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="329">
-      <c r="A329" t="inlineStr">
+      <c r="A329" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B329" t="inlineStr">
+      <c r="B329" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3052</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr">
+      <c r="C329" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D329">
+      <c r="D329" s="0">
         <v>8</v>
       </c>
-      <c r="E329">
+      <c r="E329" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="330">
-      <c r="A330" t="inlineStr">
+      <c r="A330" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B330" t="inlineStr">
+      <c r="B330" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3052</t>
         </is>
       </c>
-      <c r="C330" t="inlineStr">
+      <c r="C330" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D330">
+      <c r="D330" s="0">
         <v>8</v>
       </c>
-      <c r="E330">
+      <c r="E330" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="331">
-      <c r="A331" t="inlineStr">
+      <c r="A331" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B331" t="inlineStr">
+      <c r="B331" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3052</t>
         </is>
       </c>
-      <c r="C331" t="inlineStr">
+      <c r="C331" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D331">
+      <c r="D331" s="0">
         <v>7</v>
       </c>
-      <c r="E331">
+      <c r="E331" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="332">
-      <c r="A332" t="inlineStr">
+      <c r="A332" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B332" t="inlineStr">
+      <c r="B332" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3052</t>
         </is>
       </c>
-      <c r="C332" t="inlineStr">
+      <c r="C332" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D332">
+      <c r="D332" s="0">
         <v>9</v>
       </c>
-      <c r="E332">
+      <c r="E332" s="0">
         <v>432</v>
       </c>
     </row>
     <row r="333">
-      <c r="A333" t="inlineStr">
+      <c r="A333" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B333" t="inlineStr">
+      <c r="B333" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr">
+      <c r="C333" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D333">
+      <c r="D333" s="0">
         <v>3</v>
       </c>
-      <c r="E333">
+      <c r="E333" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" t="inlineStr">
+      <c r="A334" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B334" t="inlineStr">
+      <c r="B334" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C334" t="inlineStr">
+      <c r="C334" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D334">
-[...2 lines deleted...]
-      <c r="E334">
+      <c r="D334" s="0">
+        <v>0</v>
+      </c>
+      <c r="E334" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" t="inlineStr">
+      <c r="A335" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B335" t="inlineStr">
+      <c r="B335" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C335" t="inlineStr">
+      <c r="C335" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D335">
-[...2 lines deleted...]
-      <c r="E335">
+      <c r="D335" s="0">
+        <v>0</v>
+      </c>
+      <c r="E335" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="336">
-      <c r="A336" t="inlineStr">
+      <c r="A336" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B336" t="inlineStr">
+      <c r="B336" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C336" t="inlineStr">
+      <c r="C336" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D336">
+      <c r="D336" s="0">
         <v>5</v>
       </c>
-      <c r="E336">
+      <c r="E336" s="0">
         <v>240</v>
       </c>
     </row>
     <row r="337">
-      <c r="A337" t="inlineStr">
+      <c r="A337" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B337" t="inlineStr">
+      <c r="B337" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3053</t>
         </is>
       </c>
-      <c r="C337" t="inlineStr">
+      <c r="C337" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D337">
-[...2 lines deleted...]
-      <c r="E337">
+      <c r="D337" s="0">
+        <v>1</v>
+      </c>
+      <c r="E337" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="338">
-      <c r="A338" t="inlineStr">
+      <c r="A338" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B338" t="inlineStr">
+      <c r="B338" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C338" t="inlineStr">
+      <c r="C338" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D338">
-[...2 lines deleted...]
-      <c r="E338">
+      <c r="D338" s="0">
+        <v>0</v>
+      </c>
+      <c r="E338" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="339">
-      <c r="A339" t="inlineStr">
+      <c r="A339" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B339" t="inlineStr">
+      <c r="B339" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C339" t="inlineStr">
+      <c r="C339" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D339">
-[...2 lines deleted...]
-      <c r="E339">
+      <c r="D339" s="0">
+        <v>0</v>
+      </c>
+      <c r="E339" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="340">
-      <c r="A340" t="inlineStr">
+      <c r="A340" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B340" t="inlineStr">
+      <c r="B340" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C340" t="inlineStr">
+      <c r="C340" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D340">
-[...2 lines deleted...]
-      <c r="E340">
+      <c r="D340" s="0">
+        <v>0</v>
+      </c>
+      <c r="E340" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="341">
-      <c r="A341" t="inlineStr">
+      <c r="A341" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B341" t="inlineStr">
+      <c r="B341" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C341" t="inlineStr">
+      <c r="C341" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D341">
-[...2 lines deleted...]
-      <c r="E341">
+      <c r="D341" s="0">
+        <v>0</v>
+      </c>
+      <c r="E341" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="342">
-      <c r="A342" t="inlineStr">
+      <c r="A342" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B342" t="inlineStr">
+      <c r="B342" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">3056</t>
         </is>
       </c>
-      <c r="C342" t="inlineStr">
+      <c r="C342" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΙΡΚ</t>
         </is>
       </c>
-      <c r="D342">
-[...2 lines deleted...]
-      <c r="E342">
+      <c r="D342" s="0">
+        <v>0</v>
+      </c>
+      <c r="E342" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="343">
-      <c r="A343" t="inlineStr">
+      <c r="A343" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B343" t="inlineStr">
+      <c r="B343" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6011</t>
         </is>
       </c>
-      <c r="C343" t="inlineStr">
+      <c r="C343" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D343">
-[...2 lines deleted...]
-      <c r="E343">
+      <c r="D343" s="0">
+        <v>1</v>
+      </c>
+      <c r="E343" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="344">
-      <c r="A344" t="inlineStr">
+      <c r="A344" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B344" t="inlineStr">
+      <c r="B344" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6011</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr">
+      <c r="C344" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D344">
-[...2 lines deleted...]
-      <c r="E344">
+      <c r="D344" s="0">
+        <v>1</v>
+      </c>
+      <c r="E344" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="345">
-      <c r="A345" t="inlineStr">
+      <c r="A345" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B345" t="inlineStr">
+      <c r="B345" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6011</t>
         </is>
       </c>
-      <c r="C345" t="inlineStr">
+      <c r="C345" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D345">
-[...2 lines deleted...]
-      <c r="E345">
+      <c r="D345" s="0">
+        <v>0</v>
+      </c>
+      <c r="E345" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="346">
-      <c r="A346" t="inlineStr">
+      <c r="A346" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B346" t="inlineStr">
+      <c r="B346" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6011</t>
         </is>
       </c>
-      <c r="C346" t="inlineStr">
+      <c r="C346" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D346">
+      <c r="D346" s="0">
         <v>14</v>
       </c>
-      <c r="E346">
+      <c r="E346" s="0">
         <v>336</v>
       </c>
     </row>
     <row r="347">
-      <c r="A347" t="inlineStr">
+      <c r="A347" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B347" t="inlineStr">
+      <c r="B347" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012K</t>
         </is>
       </c>
-      <c r="C347" t="inlineStr">
+      <c r="C347" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D347">
-[...2 lines deleted...]
-      <c r="E347">
+      <c r="D347" s="0">
+        <v>0</v>
+      </c>
+      <c r="E347" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="348">
-      <c r="A348" t="inlineStr">
+      <c r="A348" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B348" t="inlineStr">
+      <c r="B348" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012K</t>
         </is>
       </c>
-      <c r="C348" t="inlineStr">
+      <c r="C348" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D348">
-[...2 lines deleted...]
-      <c r="E348">
+      <c r="D348" s="0">
+        <v>1</v>
+      </c>
+      <c r="E348" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="349">
-      <c r="A349" t="inlineStr">
+      <c r="A349" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B349" t="inlineStr">
+      <c r="B349" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012Σ</t>
         </is>
       </c>
-      <c r="C349" t="inlineStr">
+      <c r="C349" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΒΙΟΛ</t>
         </is>
       </c>
-      <c r="D349">
+      <c r="D349" s="0">
         <v>18</v>
       </c>
-      <c r="E349">
+      <c r="E349" s="0">
         <v>216</v>
       </c>
     </row>
     <row r="350">
-      <c r="A350" t="inlineStr">
+      <c r="A350" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B350" t="inlineStr">
+      <c r="B350" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012Σ</t>
         </is>
       </c>
-      <c r="C350" t="inlineStr">
+      <c r="C350" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΛΕΚΤ</t>
         </is>
       </c>
-      <c r="D350">
+      <c r="D350" s="0">
         <v>22</v>
       </c>
-      <c r="E350">
+      <c r="E350" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="351">
-      <c r="A351" t="inlineStr">
+      <c r="A351" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B351" t="inlineStr">
+      <c r="B351" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012Σ</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr">
+      <c r="C351" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D351">
+      <c r="D351" s="0">
         <v>13</v>
       </c>
-      <c r="E351">
+      <c r="E351" s="0">
         <v>156</v>
       </c>
     </row>
     <row r="352">
-      <c r="A352" t="inlineStr">
+      <c r="A352" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΕΤΡΑΓΩΝΗ</t>
         </is>
       </c>
-      <c r="B352" t="inlineStr">
+      <c r="B352" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">RE6012Σ</t>
         </is>
       </c>
-      <c r="C352" t="inlineStr">
+      <c r="C352" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D352">
+      <c r="D352" s="0">
         <v>26</v>
       </c>
-      <c r="E352">
+      <c r="E352" s="0">
         <v>312</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353" t="inlineStr">
+      <c r="A353" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B353" t="inlineStr">
+      <c r="B353" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-2</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr">
+      <c r="C353" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D353">
-[...2 lines deleted...]
-      <c r="E353">
+      <c r="D353" s="0">
+        <v>0</v>
+      </c>
+      <c r="E353" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="354">
-      <c r="A354" t="inlineStr">
+      <c r="A354" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B354" t="inlineStr">
+      <c r="B354" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-2</t>
         </is>
       </c>
-      <c r="C354" t="inlineStr">
+      <c r="C354" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D354">
-[...2 lines deleted...]
-      <c r="E354">
+      <c r="D354" s="0">
+        <v>0</v>
+      </c>
+      <c r="E354" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="355">
-      <c r="A355" t="inlineStr">
+      <c r="A355" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B355" t="inlineStr">
+      <c r="B355" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-2</t>
         </is>
       </c>
-      <c r="C355" t="inlineStr">
+      <c r="C355" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D355">
-[...2 lines deleted...]
-      <c r="E355">
+      <c r="D355" s="0">
+        <v>0</v>
+      </c>
+      <c r="E355" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="356">
-      <c r="A356" t="inlineStr">
+      <c r="A356" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B356" t="inlineStr">
+      <c r="B356" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-3</t>
         </is>
       </c>
-      <c r="C356" t="inlineStr">
+      <c r="C356" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D356">
+      <c r="D356" s="0">
         <v>36</v>
       </c>
-      <c r="E356">
+      <c r="E356" s="0">
         <v>1800</v>
       </c>
     </row>
     <row r="357">
-      <c r="A357" t="inlineStr">
+      <c r="A357" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B357" t="inlineStr">
+      <c r="B357" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-3</t>
         </is>
       </c>
-      <c r="C357" t="inlineStr">
+      <c r="C357" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D357">
+      <c r="D357" s="0">
         <v>4</v>
       </c>
-      <c r="E357">
+      <c r="E357" s="0">
         <v>200</v>
       </c>
     </row>
     <row r="358">
-      <c r="A358" t="inlineStr">
+      <c r="A358" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B358" t="inlineStr">
+      <c r="B358" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-3</t>
         </is>
       </c>
-      <c r="C358" t="inlineStr">
+      <c r="C358" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D358">
+      <c r="D358" s="0">
         <v>159</v>
       </c>
-      <c r="E358">
+      <c r="E358" s="0">
         <v>7950</v>
       </c>
     </row>
     <row r="359">
-      <c r="A359" t="inlineStr">
+      <c r="A359" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B359" t="inlineStr">
+      <c r="B359" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-4</t>
         </is>
       </c>
-      <c r="C359" t="inlineStr">
+      <c r="C359" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D359">
+      <c r="D359" s="0">
         <v>18</v>
       </c>
-      <c r="E359">
+      <c r="E359" s="0">
         <v>1350</v>
       </c>
     </row>
     <row r="360">
-      <c r="A360" t="inlineStr">
+      <c r="A360" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B360" t="inlineStr">
+      <c r="B360" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-4</t>
         </is>
       </c>
-      <c r="C360" t="inlineStr">
+      <c r="C360" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D360">
-[...2 lines deleted...]
-      <c r="E360">
+      <c r="D360" s="0">
+        <v>0</v>
+      </c>
+      <c r="E360" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="361">
-      <c r="A361" t="inlineStr">
+      <c r="A361" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B361" t="inlineStr">
+      <c r="B361" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-6</t>
         </is>
       </c>
-      <c r="C361" t="inlineStr">
+      <c r="C361" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D361">
-[...2 lines deleted...]
-      <c r="E361">
+      <c r="D361" s="0">
+        <v>0</v>
+      </c>
+      <c r="E361" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="362">
-      <c r="A362" t="inlineStr">
+      <c r="A362" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B362" t="inlineStr">
+      <c r="B362" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-6</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr">
+      <c r="C362" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D362">
-[...2 lines deleted...]
-      <c r="E362">
+      <c r="D362" s="0">
+        <v>0</v>
+      </c>
+      <c r="E362" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="363">
-      <c r="A363" t="inlineStr">
+      <c r="A363" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B363" t="inlineStr">
+      <c r="B363" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-6</t>
         </is>
       </c>
-      <c r="C363" t="inlineStr">
+      <c r="C363" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D363">
+      <c r="D363" s="0">
         <v>60</v>
       </c>
-      <c r="E363">
+      <c r="E363" s="0">
         <v>6000</v>
       </c>
     </row>
     <row r="364">
-      <c r="A364" t="inlineStr">
+      <c r="A364" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B364" t="inlineStr">
+      <c r="B364" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-8</t>
         </is>
       </c>
-      <c r="C364" t="inlineStr">
+      <c r="C364" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΕΚΡΟΥ</t>
         </is>
       </c>
-      <c r="D364">
-[...2 lines deleted...]
-      <c r="E364">
+      <c r="D364" s="0">
+        <v>0</v>
+      </c>
+      <c r="E364" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="365">
-      <c r="A365" t="inlineStr">
+      <c r="A365" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B365" t="inlineStr">
+      <c r="B365" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-8</t>
         </is>
       </c>
-      <c r="C365" t="inlineStr">
+      <c r="C365" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D365">
-[...2 lines deleted...]
-      <c r="E365">
+      <c r="D365" s="0">
+        <v>0</v>
+      </c>
+      <c r="E365" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="366">
-      <c r="A366" t="inlineStr">
+      <c r="A366" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΤΣΑΝΤΕΣ</t>
         </is>
       </c>
-      <c r="B366" t="inlineStr">
+      <c r="B366" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SB-8</t>
         </is>
       </c>
-      <c r="C366" t="inlineStr">
+      <c r="C366" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D366">
+      <c r="D366" s="0">
         <v>40</v>
       </c>
-      <c r="E366">
+      <c r="E366" s="0">
         <v>4000</v>
       </c>
     </row>
     <row r="367">
-      <c r="A367" t="inlineStr">
+      <c r="A367" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B367" t="inlineStr">
+      <c r="B367" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-01</t>
         </is>
       </c>
-      <c r="C367" t="inlineStr">
+      <c r="C367" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D367">
-[...2 lines deleted...]
-      <c r="E367">
+      <c r="D367" s="0">
+        <v>0</v>
+      </c>
+      <c r="E367" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="368">
-      <c r="A368" t="inlineStr">
+      <c r="A368" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B368" t="inlineStr">
+      <c r="B368" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-01</t>
         </is>
       </c>
-      <c r="C368" t="inlineStr">
+      <c r="C368" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D368">
+      <c r="D368" s="0">
         <v>16</v>
       </c>
-      <c r="E368">
+      <c r="E368" s="0">
         <v>384</v>
       </c>
     </row>
     <row r="369">
-      <c r="A369" t="inlineStr">
+      <c r="A369" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B369" t="inlineStr">
+      <c r="B369" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-01</t>
         </is>
       </c>
-      <c r="C369" t="inlineStr">
+      <c r="C369" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D369">
+      <c r="D369" s="0">
         <v>5</v>
       </c>
-      <c r="E369">
+      <c r="E369" s="0">
         <v>120</v>
       </c>
     </row>
     <row r="370">
-      <c r="A370" t="inlineStr">
+      <c r="A370" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B370" t="inlineStr">
+      <c r="B370" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-02</t>
         </is>
       </c>
-      <c r="C370" t="inlineStr">
+      <c r="C370" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D370">
+      <c r="D370" s="0">
         <v>4</v>
       </c>
-      <c r="E370">
+      <c r="E370" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="371">
-      <c r="A371" t="inlineStr">
+      <c r="A371" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B371" t="inlineStr">
+      <c r="B371" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-02</t>
         </is>
       </c>
-      <c r="C371" t="inlineStr">
+      <c r="C371" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D371">
+      <c r="D371" s="0">
         <v>13</v>
       </c>
-      <c r="E371">
+      <c r="E371" s="0">
         <v>156</v>
       </c>
     </row>
     <row r="372">
-      <c r="A372" t="inlineStr">
+      <c r="A372" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B372" t="inlineStr">
+      <c r="B372" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-02</t>
         </is>
       </c>
-      <c r="C372" t="inlineStr">
+      <c r="C372" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D372">
-[...2 lines deleted...]
-      <c r="E372">
+      <c r="D372" s="0">
+        <v>0</v>
+      </c>
+      <c r="E372" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="373">
-      <c r="A373" t="inlineStr">
+      <c r="A373" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B373" t="inlineStr">
+      <c r="B373" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-02</t>
         </is>
       </c>
-      <c r="C373" t="inlineStr">
+      <c r="C373" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D373">
+      <c r="D373" s="0">
         <v>12</v>
       </c>
-      <c r="E373">
+      <c r="E373" s="0">
         <v>144</v>
       </c>
     </row>
     <row r="374">
-      <c r="A374" t="inlineStr">
+      <c r="A374" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B374" t="inlineStr">
+      <c r="B374" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-03</t>
         </is>
       </c>
-      <c r="C374" t="inlineStr">
+      <c r="C374" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D374">
+      <c r="D374" s="0">
         <v>2</v>
       </c>
-      <c r="E374">
+      <c r="E374" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="375">
-      <c r="A375" t="inlineStr">
+      <c r="A375" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B375" t="inlineStr">
+      <c r="B375" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-03</t>
         </is>
       </c>
-      <c r="C375" t="inlineStr">
+      <c r="C375" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D375">
+      <c r="D375" s="0">
         <v>22</v>
       </c>
-      <c r="E375">
+      <c r="E375" s="0">
         <v>528</v>
       </c>
     </row>
     <row r="376">
-      <c r="A376" t="inlineStr">
+      <c r="A376" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B376" t="inlineStr">
+      <c r="B376" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-03</t>
         </is>
       </c>
-      <c r="C376" t="inlineStr">
+      <c r="C376" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D376">
-[...2 lines deleted...]
-      <c r="E376">
+      <c r="D376" s="0">
+        <v>0</v>
+      </c>
+      <c r="E376" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="377">
-      <c r="A377" t="inlineStr">
+      <c r="A377" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B377" t="inlineStr">
+      <c r="B377" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-04</t>
         </is>
       </c>
-      <c r="C377" t="inlineStr">
+      <c r="C377" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D377">
-[...2 lines deleted...]
-      <c r="E377">
+      <c r="D377" s="0">
+        <v>0</v>
+      </c>
+      <c r="E377" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="378">
-      <c r="A378" t="inlineStr">
+      <c r="A378" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B378" t="inlineStr">
+      <c r="B378" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-04</t>
         </is>
       </c>
-      <c r="C378" t="inlineStr">
+      <c r="C378" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D378">
+      <c r="D378" s="0">
         <v>17</v>
       </c>
-      <c r="E378">
+      <c r="E378" s="0">
         <v>612</v>
       </c>
     </row>
     <row r="379">
-      <c r="A379" t="inlineStr">
+      <c r="A379" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B379" t="inlineStr">
+      <c r="B379" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-04</t>
         </is>
       </c>
-      <c r="C379" t="inlineStr">
+      <c r="C379" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D379">
+      <c r="D379" s="0">
         <v>5</v>
       </c>
-      <c r="E379">
+      <c r="E379" s="0">
         <v>180</v>
       </c>
     </row>
     <row r="380">
-      <c r="A380" t="inlineStr">
+      <c r="A380" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B380" t="inlineStr">
+      <c r="B380" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-04</t>
         </is>
       </c>
-      <c r="C380" t="inlineStr">
+      <c r="C380" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D380">
-[...2 lines deleted...]
-      <c r="E380">
+      <c r="D380" s="0">
+        <v>0</v>
+      </c>
+      <c r="E380" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="381">
-      <c r="A381" t="inlineStr">
+      <c r="A381" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B381" t="inlineStr">
+      <c r="B381" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-05</t>
         </is>
       </c>
-      <c r="C381" t="inlineStr">
+      <c r="C381" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D381">
-[...2 lines deleted...]
-      <c r="E381">
+      <c r="D381" s="0">
+        <v>0</v>
+      </c>
+      <c r="E381" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="382">
-      <c r="A382" t="inlineStr">
+      <c r="A382" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B382" t="inlineStr">
+      <c r="B382" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-05</t>
         </is>
       </c>
-      <c r="C382" t="inlineStr">
+      <c r="C382" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D382">
+      <c r="D382" s="0">
         <v>21</v>
       </c>
-      <c r="E382">
+      <c r="E382" s="0">
         <v>756</v>
       </c>
     </row>
     <row r="383">
-      <c r="A383" t="inlineStr">
+      <c r="A383" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B383" t="inlineStr">
+      <c r="B383" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-05</t>
         </is>
       </c>
-      <c r="C383" t="inlineStr">
+      <c r="C383" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D383">
-[...2 lines deleted...]
-      <c r="E383">
+      <c r="D383" s="0">
+        <v>0</v>
+      </c>
+      <c r="E383" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="384">
-      <c r="A384" t="inlineStr">
+      <c r="A384" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B384" t="inlineStr">
+      <c r="B384" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-05</t>
         </is>
       </c>
-      <c r="C384" t="inlineStr">
+      <c r="C384" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D384">
+      <c r="D384" s="0">
         <v>13</v>
       </c>
-      <c r="E384">
+      <c r="E384" s="0">
         <v>468</v>
       </c>
     </row>
     <row r="385">
-      <c r="A385" t="inlineStr">
+      <c r="A385" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B385" t="inlineStr">
+      <c r="B385" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-07</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr">
+      <c r="C385" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D385">
-[...2 lines deleted...]
-      <c r="E385">
+      <c r="D385" s="0">
+        <v>0</v>
+      </c>
+      <c r="E385" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="386">
-      <c r="A386" t="inlineStr">
+      <c r="A386" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B386" t="inlineStr">
+      <c r="B386" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-07</t>
         </is>
       </c>
-      <c r="C386" t="inlineStr">
+      <c r="C386" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D386">
-[...2 lines deleted...]
-      <c r="E386">
+      <c r="D386" s="0">
+        <v>0</v>
+      </c>
+      <c r="E386" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="387">
-      <c r="A387" t="inlineStr">
+      <c r="A387" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B387" t="inlineStr">
+      <c r="B387" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-07</t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
+      <c r="C387" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D387">
-[...2 lines deleted...]
-      <c r="E387">
+      <c r="D387" s="0">
+        <v>0</v>
+      </c>
+      <c r="E387" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="388">
-      <c r="A388" t="inlineStr">
+      <c r="A388" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B388" t="inlineStr">
+      <c r="B388" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-07</t>
         </is>
       </c>
-      <c r="C388" t="inlineStr">
+      <c r="C388" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D388">
-[...2 lines deleted...]
-      <c r="E388">
+      <c r="D388" s="0">
+        <v>0</v>
+      </c>
+      <c r="E388" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="389">
-      <c r="A389" t="inlineStr">
+      <c r="A389" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B389" t="inlineStr">
+      <c r="B389" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-08</t>
         </is>
       </c>
-      <c r="C389" t="inlineStr">
+      <c r="C389" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΚΟΚ</t>
         </is>
       </c>
-      <c r="D389">
-[...2 lines deleted...]
-      <c r="E389">
+      <c r="D389" s="0">
+        <v>0</v>
+      </c>
+      <c r="E389" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="390">
-      <c r="A390" t="inlineStr">
+      <c r="A390" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B390" t="inlineStr">
+      <c r="B390" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-08</t>
         </is>
       </c>
-      <c r="C390" t="inlineStr">
+      <c r="C390" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΜΠΛΕ</t>
         </is>
       </c>
-      <c r="D390">
-[...2 lines deleted...]
-      <c r="E390">
+      <c r="D390" s="0">
+        <v>0</v>
+      </c>
+      <c r="E390" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="391">
-      <c r="A391" t="inlineStr">
+      <c r="A391" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B391" t="inlineStr">
+      <c r="B391" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-08</t>
         </is>
       </c>
-      <c r="C391" t="inlineStr">
+      <c r="C391" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΟΡΤΟΚ</t>
         </is>
       </c>
-      <c r="D391">
-[...2 lines deleted...]
-      <c r="E391">
+      <c r="D391" s="0">
+        <v>0</v>
+      </c>
+      <c r="E391" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="392">
-      <c r="A392" t="inlineStr">
+      <c r="A392" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΦΙΟΓΚΟΣ</t>
         </is>
       </c>
-      <c r="B392" t="inlineStr">
+      <c r="B392" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">PHR-08</t>
         </is>
       </c>
-      <c r="C392" t="inlineStr">
+      <c r="C392" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ΠΡΑΣ</t>
         </is>
       </c>
-      <c r="D392">
+      <c r="D392" s="0">
         <v>7</v>
       </c>
-      <c r="E392">
+      <c r="E392" s="0">
         <v>336</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>